--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -56,102 +56,102 @@
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K5003-101029</t>
   </si>
   <si>
     <t>BARAS RIZAL</t>
   </si>
   <si>
     <t>joy lyn cawicaan</t>
   </si>
   <si>
     <t>K7026-87204</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSE ANN TESTON </t>
+    <t>ROSE ANN TESTON</t>
   </si>
   <si>
     <t>K5002-102480</t>
   </si>
   <si>
     <t>BINANGONAN RIZAL</t>
   </si>
   <si>
     <t>JENICA MAE A. DE MESA</t>
   </si>
   <si>
     <t>K6002-84699</t>
   </si>
   <si>
     <t>JOSEPHINE C. CADA</t>
   </si>
   <si>
     <t>K7123-85298</t>
   </si>
   <si>
-    <t xml:space="preserve">GEMMA MATIAS/REYNANLYN MATIAS </t>
+    <t>GEMMA MATIAS/REYNANLYN MATIAS</t>
   </si>
   <si>
     <t>K6002-102286</t>
   </si>
   <si>
     <t>MA.CORAZON GARCIA</t>
   </si>
   <si>
     <t>K7073-84625</t>
   </si>
   <si>
     <t>NIKKO JAN VILLAFORES</t>
   </si>
   <si>
     <t>K7133-85739</t>
   </si>
   <si>
     <t>Jocelyn arada pqghubasan</t>
   </si>
   <si>
     <t>K7030-85365</t>
   </si>
   <si>
     <t>AMALIA ALBAO TEODORO</t>
   </si>
   <si>
     <t>K7016-101401</t>
   </si>
   <si>
-    <t xml:space="preserve">ABIGAIL LANUZA </t>
+    <t>ABIGAIL LANUZA</t>
   </si>
   <si>
     <t>K7069-80194</t>
   </si>
   <si>
     <t>JEFF BONDAD</t>
   </si>
   <si>
     <t>K7073-85397</t>
   </si>
   <si>
     <t>MORONG RIZAL</t>
   </si>
   <si>
     <t>KEVIN ARTICONA</t>
   </si>
   <si>
     <t>K7124-82763</t>
   </si>
   <si>
     <t>MARY ANN S. JAMENA</t>
   </si>
   <si>
     <t>K7073-102231</t>
   </si>