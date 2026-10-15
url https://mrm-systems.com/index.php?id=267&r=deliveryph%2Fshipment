--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -50,114 +50,114 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K8002-101133</t>
   </si>
   <si>
     <t>CITY OF LAS PIÑAS NCR, FOURTH DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">Rodel Yruma Roloyan </t>
+    <t>Rodel Yruma Roloyan</t>
   </si>
   <si>
     <t>K7126-85058</t>
   </si>
   <si>
     <t>Rhodora R Caculitan</t>
   </si>
   <si>
     <t>K7026-101460</t>
   </si>
   <si>
     <t>Ellaine Amaro</t>
   </si>
   <si>
     <t>K8002-85140</t>
   </si>
   <si>
-    <t xml:space="preserve">MAYLIN NIDA </t>
+    <t>MAYLIN NIDA</t>
   </si>
   <si>
     <t>K7135-100981</t>
   </si>
   <si>
     <t>CITY OF MUNTINLUPA NCR, FOURTH DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">Flordeliza Ramos </t>
+    <t>Flordeliza Ramos</t>
   </si>
   <si>
     <t>K7129-84486</t>
   </si>
   <si>
     <t>NANCY D. SADSARIN and PAUL SADSARIN</t>
   </si>
   <si>
     <t>K7073-85099</t>
   </si>
   <si>
     <t>RICHARD BUNYI</t>
   </si>
   <si>
     <t>K7129-102052</t>
   </si>
   <si>
     <t>CITY OF PARAÑAQUE NCR, FOURTH DISTRICT</t>
   </si>
   <si>
     <t>MARICEL OROSA</t>
   </si>
   <si>
     <t>K5005-101995</t>
   </si>
   <si>
     <t>ELVIE CERVANTES</t>
   </si>
   <si>
     <t>K7026-85234</t>
   </si>
   <si>
     <t>K7058-85246</t>
   </si>
   <si>
-    <t xml:space="preserve"> Editha e rogel</t>
+    <t>Editha e rogel</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBN3743</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>renante</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>jogene</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jogene Mendoza</t>
   </si>