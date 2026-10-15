--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -50,66 +50,66 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7030-85336</t>
   </si>
   <si>
     <t>CITY OF PASIG NCR, SECOND DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSALINA REYES </t>
+    <t>ROSALINA REYES</t>
   </si>
   <si>
     <t>K5003-84729</t>
   </si>
   <si>
     <t>elvira asuncion</t>
   </si>
   <si>
     <t>K7058-85346</t>
   </si>
   <si>
     <t>CITY OF ANTIPOLO RIZAL</t>
   </si>
   <si>
-    <t xml:space="preserve"> Elezabeth recodo</t>
+    <t>Elezabeth recodo</t>
   </si>
   <si>
     <t>K7121-101404</t>
   </si>
   <si>
     <t>Rosalinda Buenaobra</t>
   </si>
   <si>
     <t>K7123-85224</t>
   </si>
   <si>
     <t>JIMMY CARAS</t>
   </si>
   <si>
     <t>K7073-83072</t>
   </si>
   <si>
     <t>RACHEL ANN GALANG</t>
   </si>
   <si>
     <t>K7016-81384</t>
   </si>
   <si>
     <t>CAINTA RIZAL</t>
   </si>