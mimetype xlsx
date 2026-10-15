--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -83,51 +83,51 @@
   <si>
     <t>K5003-84950</t>
   </si>
   <si>
     <t>pcinces nicole alcozer</t>
   </si>
   <si>
     <t>K7026-101415</t>
   </si>
   <si>
     <t>JONEL DUMLAO or JOEFELYN DUMLAO</t>
   </si>
   <si>
     <t>K7011-85107</t>
   </si>
   <si>
     <t>CALOOCAN CITY NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>MARLA BERNADETH B. LOTINO</t>
   </si>
   <si>
     <t>K7127-85059</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIVIC DELA CRUZ </t>
+    <t>MARIVIC DELA CRUZ</t>
   </si>
   <si>
     <t>K7126-85190</t>
   </si>
   <si>
     <t>Rogelio  Dote/Elvira Busaco/Haines Collin Kyle Bernido</t>
   </si>
   <si>
     <t>K7121-102705</t>
   </si>
   <si>
     <t>Antonio r. Reotutar</t>
   </si>
   <si>
     <t>K7026-85054</t>
   </si>
   <si>
     <t>ROWENA S. PALTAO</t>
   </si>
   <si>
     <t>K5002-101422</t>
   </si>
   <si>
     <t>CASANDRA JEAN R. CRUZ</t>
   </si>