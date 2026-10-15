--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -71,159 +71,159 @@
   <si>
     <t>ALFONSO CAVITE</t>
   </si>
   <si>
     <t>ANA C DELA CRUZ</t>
   </si>
   <si>
     <t>K7030-101438</t>
   </si>
   <si>
     <t>BACOOR CITY CAVITE</t>
   </si>
   <si>
     <t>EDEL SANTIAGO</t>
   </si>
   <si>
     <t>K5002-101242</t>
   </si>
   <si>
     <t>Cherry M. Ranoco</t>
   </si>
   <si>
     <t>K5003-101520</t>
   </si>
   <si>
-    <t xml:space="preserve">ronilo aranda jr </t>
+    <t>ronilo aranda jr</t>
   </si>
   <si>
     <t>K7058-82922</t>
   </si>
   <si>
     <t>CAVITE CITY CAVITE</t>
   </si>
   <si>
     <t>Ryche paul lopez</t>
   </si>
   <si>
     <t>K7026-83750</t>
   </si>
   <si>
     <t>CITY OF DASMARIÑAS CAVITE</t>
   </si>
   <si>
     <t>Samuel Lisaca</t>
   </si>
   <si>
     <t>K7126-101985</t>
   </si>
   <si>
     <t>Gabrielle B Delos Santos</t>
   </si>
   <si>
     <t>K7026-101920</t>
   </si>
   <si>
     <t>Michelle C  Campos</t>
   </si>
   <si>
     <t>K5003-101097</t>
   </si>
   <si>
     <t>GENERAL TRIAS CAVITE</t>
   </si>
   <si>
-    <t xml:space="preserve">TEODORA BAYONA </t>
+    <t>TEODORA BAYONA</t>
   </si>
   <si>
     <t>K7016-101619</t>
   </si>
   <si>
-    <t xml:space="preserve">KATH DOMINGO </t>
+    <t>KATH DOMINGO</t>
   </si>
   <si>
     <t>K7061-101577</t>
   </si>
   <si>
-    <t xml:space="preserve">RONNIE SANDOVAL </t>
+    <t>RONNIE SANDOVAL</t>
   </si>
   <si>
     <t>K7123-101612</t>
   </si>
   <si>
     <t>WILSON CAGRAMA</t>
   </si>
   <si>
     <t>K5003-101837</t>
   </si>
   <si>
     <t>IMUS CITY CAVITE</t>
   </si>
   <si>
     <t>Rosalyn abby silvano</t>
   </si>
   <si>
     <t>K5003-101231</t>
   </si>
   <si>
     <t>rossana reyes</t>
   </si>
   <si>
     <t>K7127-88766</t>
   </si>
   <si>
     <t>KAWIT CAVITE</t>
   </si>
   <si>
-    <t xml:space="preserve">AIRA MAE SENSON </t>
+    <t>AIRA MAE SENSON</t>
   </si>
   <si>
     <t>K8002-86691</t>
   </si>
   <si>
     <t>MENDEZ (MENDEZ-NUÑEZ) CAVITE</t>
   </si>
   <si>
     <t>YOLANDA PEJI</t>
   </si>
   <si>
     <t>K7127-101214</t>
   </si>
   <si>
     <t>ROSARIO CAVITE</t>
   </si>
   <si>
-    <t xml:space="preserve">MARY ANN MEDINA </t>
+    <t>MARY ANN MEDINA</t>
   </si>
   <si>
     <t>K7058-81747</t>
   </si>
   <si>
     <t>SILANG CAVITE</t>
   </si>
   <si>
-    <t xml:space="preserve"> Yesha claine l silvestre</t>
+    <t>Yesha claine l silvestre</t>
   </si>
   <si>
     <t>K7063-101995</t>
   </si>
   <si>
     <t>TAGAYTAY CITY CAVITE</t>
   </si>
   <si>
     <t>LANDER OLIVARES</t>
   </si>
   <si>
     <t>K5003-101273</t>
   </si>
   <si>
     <t>TERNATE CAVITE</t>
   </si>
   <si>
     <t>MARICEL CABANA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cxv555</t>
   </si>