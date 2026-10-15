--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -77,51 +77,51 @@
   <si>
     <t>K5004-101105</t>
   </si>
   <si>
     <t>CALAUAN LAGUNA</t>
   </si>
   <si>
     <t>ANNALIZA URIZA</t>
   </si>
   <si>
     <t>K7068-101901</t>
   </si>
   <si>
     <t>CAVINTI LAGUNA</t>
   </si>
   <si>
     <t>PETER R. JAVIER</t>
   </si>
   <si>
     <t>K5003-102057</t>
   </si>
   <si>
     <t>LILIW LAGUNA</t>
   </si>
   <si>
-    <t xml:space="preserve">Buena sulibit </t>
+    <t>Buena sulibit</t>
   </si>
   <si>
     <t>K7126-101694</t>
   </si>
   <si>
     <t>MABITAC LAGUNA</t>
   </si>
   <si>
     <t>Morris Maravilla</t>
   </si>
   <si>
     <t>K7123-101844</t>
   </si>
   <si>
     <t>MAJAYJAY LAGUNA</t>
   </si>
   <si>
     <t>MANUEL P SAMSON SR</t>
   </si>
   <si>
     <t>K7133-99535</t>
   </si>
   <si>
     <t>SAN PABLO CITY LAGUNA</t>
   </si>