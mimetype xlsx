--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -50,123 +50,123 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7016-84040</t>
   </si>
   <si>
     <t>QUEZON CITY NCR, SECOND DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">KATHLEEN ROSE IBANEZ </t>
+    <t>KATHLEEN ROSE IBANEZ</t>
   </si>
   <si>
     <t>K8002-82094</t>
   </si>
   <si>
     <t>NIEVA ORTIZ</t>
   </si>
   <si>
     <t>K7127-87645</t>
   </si>
   <si>
     <t>JULIANNE MIKAEL BRABANTE / HENIE BRABANTE</t>
   </si>
   <si>
     <t>K7124-83428</t>
   </si>
   <si>
     <t>DANILO V. BILUAN</t>
   </si>
   <si>
     <t>K7121-83216</t>
   </si>
   <si>
     <t>Cecile Borja</t>
   </si>
   <si>
     <t>K7073-101806</t>
   </si>
   <si>
-    <t xml:space="preserve"> Rona p galit</t>
+    <t>Rona p galit</t>
   </si>
   <si>
     <t>K7016-88368</t>
   </si>
   <si>
     <t>ELIZABETH MOVILLA</t>
   </si>
   <si>
     <t>K7129-84162</t>
   </si>
   <si>
     <t>CALOOCAN CITY NCR, THIRD DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">JEANY A. CAYOBIT </t>
+    <t>JEANY A. CAYOBIT</t>
   </si>
   <si>
     <t>K7061-102067</t>
   </si>
   <si>
-    <t xml:space="preserve">Nenita Almirol </t>
+    <t>Nenita Almirol</t>
   </si>
   <si>
     <t>K5005-101411</t>
   </si>
   <si>
     <t>JOSEPHINE VINLUAN /AMORSOLO VINLULAN</t>
   </si>
   <si>
     <t>K7068-101305</t>
   </si>
   <si>
     <t>CITY OF VALENZUELA NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>ALICE ESPEDULLON</t>
   </si>
   <si>
     <t>K5004-101583</t>
   </si>
   <si>
-    <t xml:space="preserve">MARILOU ANTONIO </t>
+    <t>MARILOU ANTONIO</t>
   </si>
   <si>
     <t>K5004-101728</t>
   </si>
   <si>
     <t>JASON IBAÑEZ</t>
   </si>
   <si>
     <t>K7069-74648</t>
   </si>
   <si>
     <t>Mydee Basco</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Abb3229</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Mario</t>
   </si>