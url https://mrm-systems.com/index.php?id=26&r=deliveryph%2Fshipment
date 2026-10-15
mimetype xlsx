--- v1 (2026-05-30)
+++ v2 (2026-10-15)
@@ -71,51 +71,51 @@
   <si>
     <t>CITY OF BIÑAN LAGUNA</t>
   </si>
   <si>
     <t>GLORIA TAER</t>
   </si>
   <si>
     <t>K8001139</t>
   </si>
   <si>
     <t>CITY OF CALAMBA LAGUNA</t>
   </si>
   <si>
     <t>WINDY HERMOGENO</t>
   </si>
   <si>
     <t>K80041</t>
   </si>
   <si>
     <t>LEOLENNY TADIA</t>
   </si>
   <si>
     <t>K7105374</t>
   </si>
   <si>
-    <t xml:space="preserve">ENRIQUETA C CABRAL </t>
+    <t>ENRIQUETA C CABRAL</t>
   </si>
   <si>
     <t>K5005210</t>
   </si>
   <si>
     <t>SHIRLEY CARIAGA</t>
   </si>
   <si>
     <t>K7058422</t>
   </si>
   <si>
     <t>LUMBAN LAGUNA</t>
   </si>
   <si>
     <t>Mark tablico</t>
   </si>
   <si>
     <t>K6002235</t>
   </si>
   <si>
     <t>CITY OF SAN PEDRO LAGUNA</t>
   </si>
   <si>
     <t>JOSEPH A. GONZALES</t>
   </si>