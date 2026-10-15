--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -101,72 +101,72 @@
   <si>
     <t>K7016-84325</t>
   </si>
   <si>
     <t>John ams lacap</t>
   </si>
   <si>
     <t>K5002-101815</t>
   </si>
   <si>
     <t>SHERYL BOWER</t>
   </si>
   <si>
     <t>K7016-101313</t>
   </si>
   <si>
     <t>CABUYAO CITY LAGUNA</t>
   </si>
   <si>
     <t>HECTOR ALBA</t>
   </si>
   <si>
     <t>K7069-101136</t>
   </si>
   <si>
-    <t xml:space="preserve">NODESMA P RAMOS </t>
+    <t>NODESMA P RAMOS</t>
   </si>
   <si>
     <t>K5005-101972</t>
   </si>
   <si>
-    <t xml:space="preserve">MICHAEL JOE GONZALES </t>
+    <t>MICHAEL JOE GONZALES</t>
   </si>
   <si>
     <t>K7074-101402</t>
   </si>
   <si>
     <t>Jeremiah de guzman</t>
   </si>
   <si>
     <t>K7124-81660</t>
   </si>
   <si>
     <t>CITY OF SAN PEDRO LAGUNA</t>
   </si>
   <si>
-    <t xml:space="preserve">ARIEL V. MENDOZA </t>
+    <t>ARIEL V. MENDOZA</t>
   </si>
   <si>
     <t>K7125-79491</t>
   </si>
   <si>
     <t>DIOSDADO S QUIMIO</t>
   </si>
   <si>
     <t>K7135-82097</t>
   </si>
   <si>
     <t>ARLENE PEGENIA</t>
   </si>
   <si>
     <t>K7135-82784</t>
   </si>
   <si>
     <t>CITY OF SANTA ROSA LAGUNA</t>
   </si>
   <si>
     <t>Roxie May Constantino</t>
   </si>
   <si>
     <t>K7123-88050</t>
   </si>