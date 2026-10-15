--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -89,93 +89,93 @@
   <si>
     <t>DAVID SOUZA</t>
   </si>
   <si>
     <t>K7093-100302</t>
   </si>
   <si>
     <t>MERHAN A. KIRAM</t>
   </si>
   <si>
     <t>K5002-101970</t>
   </si>
   <si>
     <t>PACO NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
     <t>VON VLADIMIR VILLARANTE</t>
   </si>
   <si>
     <t>K7123-101773</t>
   </si>
   <si>
     <t>PANDACAN NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">Almaera infante </t>
+    <t>Almaera infante</t>
   </si>
   <si>
     <t>K7072-100906</t>
   </si>
   <si>
     <t>SANTA ANA NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
     <t>NORONISAH D MAROHOMSALIC</t>
   </si>
   <si>
     <t>K7072-101927</t>
   </si>
   <si>
     <t>PASAY CITY NCR, FOURTH DISTRICT</t>
   </si>
   <si>
     <t>BRENDON ETA</t>
   </si>
   <si>
     <t>K5004-100864</t>
   </si>
   <si>
     <t>MILCAH JESAUNAH T BINAS</t>
   </si>
   <si>
     <t>K7016-100670</t>
   </si>
   <si>
     <t>GRACIA BUSTOS</t>
   </si>
   <si>
     <t>K7026-83429</t>
   </si>
   <si>
     <t>RAGIE F. PERALTA</t>
   </si>
   <si>
     <t>K5003-101904</t>
   </si>
   <si>
-    <t xml:space="preserve">ALLCE  V YBERA </t>
+    <t>ALLCE  V YBERA</t>
   </si>
   <si>
     <t>K7129-100500</t>
   </si>
   <si>
     <t>MA. THERESA J. DY</t>
   </si>
   <si>
     <t>K7126-101061</t>
   </si>
   <si>
     <t>CHONA IGMASIN</t>
   </si>
   <si>
     <t>K7073-102009</t>
   </si>
   <si>
     <t>MARIA  ALMA  GABAWA</t>
   </si>
   <si>
     <t>K5003-101724</t>
   </si>
   <si>
     <t>SANTA MESA NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>