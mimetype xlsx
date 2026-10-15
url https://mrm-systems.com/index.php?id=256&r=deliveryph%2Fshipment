--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -74,75 +74,75 @@
   <si>
     <t>ANGELICA JOYEC PANER</t>
   </si>
   <si>
     <t>K7125-99857</t>
   </si>
   <si>
     <t>Christine Mislos</t>
   </si>
   <si>
     <t>K7074-79985</t>
   </si>
   <si>
     <t>Karen g. Buraga</t>
   </si>
   <si>
     <t>K8002-88267</t>
   </si>
   <si>
     <t>CESARIO ATOY</t>
   </si>
   <si>
     <t>K7016-86548</t>
   </si>
   <si>
-    <t xml:space="preserve">JULIET RAMIREZ </t>
+    <t>JULIET RAMIREZ</t>
   </si>
   <si>
     <t>K7011-83432</t>
   </si>
   <si>
     <t>RUBY DELOS REYES</t>
   </si>
   <si>
     <t>K8002-80810</t>
   </si>
   <si>
     <t>GELO OBAFIAL</t>
   </si>
   <si>
     <t>K5005-80129</t>
   </si>
   <si>
     <t>JANE CHRISTINE SEE</t>
   </si>
   <si>
     <t>K5003-83690</t>
   </si>
   <si>
-    <t xml:space="preserve">AMABEL TINDOC </t>
+    <t>AMABEL TINDOC</t>
   </si>
   <si>
     <t>K7124-86555</t>
   </si>
   <si>
     <t>NOE N LAGUITAN</t>
   </si>
   <si>
     <t>K7030-100254</t>
   </si>
   <si>
     <t>MELONA L NUÑEZ</t>
   </si>
   <si>
     <t>K5005-101344</t>
   </si>
   <si>
     <t>RICAHARD SANVICTORES</t>
   </si>
   <si>
     <t>K7026-83161</t>
   </si>
   <si>
     <t>Araceli M. Ardales</t>
   </si>