--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -50,138 +50,138 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7061-101046</t>
   </si>
   <si>
     <t>QUEZON CITY NCR, SECOND DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">Sheryl rose Rivera </t>
+    <t>Sheryl rose Rivera</t>
   </si>
   <si>
     <t>K7121-83238</t>
   </si>
   <si>
     <t>Rosana/ Sanny Gonzales</t>
   </si>
   <si>
     <t>K7026-84192</t>
   </si>
   <si>
     <t>LUZVIMINDA MALICSE</t>
   </si>
   <si>
     <t>K7121-83025</t>
   </si>
   <si>
     <t>Merryll shine Sarreal</t>
   </si>
   <si>
     <t>K7124-83412</t>
   </si>
   <si>
     <t>MARVIE ETANG</t>
   </si>
   <si>
     <t>K7124-87739</t>
   </si>
   <si>
     <t>CALOOCAN CITY NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>JEFREY C. BACULIO</t>
   </si>
   <si>
     <t>K7124-83341</t>
   </si>
   <si>
     <t>PEDRO TAPURO</t>
   </si>
   <si>
     <t>K7011-81644</t>
   </si>
   <si>
-    <t xml:space="preserve">BENITA AGUILAR </t>
+    <t>BENITA AGUILAR</t>
   </si>
   <si>
     <t>K7105-100740</t>
   </si>
   <si>
     <t>LERMA AQUINO</t>
   </si>
   <si>
     <t>K7127-87216</t>
   </si>
   <si>
     <t>ARLENE DG , GARCIA</t>
   </si>
   <si>
     <t>K7072-81388</t>
   </si>
   <si>
     <t>JOSHUALEE DE LEON SUPNET</t>
   </si>
   <si>
     <t>K7127-86369</t>
   </si>
   <si>
     <t>ANGELICA PORMANES</t>
   </si>
   <si>
     <t>K7123-101028</t>
   </si>
   <si>
     <t>Quinine Santos</t>
   </si>
   <si>
     <t>K7127-83178</t>
   </si>
   <si>
     <t>JOSIE CASTAÑEDA</t>
   </si>
   <si>
     <t>K7016-83211</t>
   </si>
   <si>
-    <t xml:space="preserve">MERCY FERNANDEZ </t>
+    <t>MERCY FERNANDEZ</t>
   </si>
   <si>
     <t>K5004-86900</t>
   </si>
   <si>
     <t>BULACAN BULACAN</t>
   </si>
   <si>
     <t>ANGELITA SUPNIT</t>
   </si>
   <si>
     <t>K7105-100752</t>
   </si>
   <si>
     <t>GUIGUINTO BULACAN</t>
   </si>
   <si>
     <t>SHERYL BETOYA</t>
   </si>
   <si>
     <t>K7129-83251</t>
   </si>
   <si>
     <t>MARILAO BULACAN</t>
   </si>
@@ -191,51 +191,51 @@
   <si>
     <t>K7030-80153</t>
   </si>
   <si>
     <t>CITY OF MEYCAUAYAN BULACAN</t>
   </si>
   <si>
     <t>DANIELA B KIKOY</t>
   </si>
   <si>
     <t>K7129-83838</t>
   </si>
   <si>
     <t>SANTA MARIA BULACAN</t>
   </si>
   <si>
     <t>VICENTE HULARIO</t>
   </si>
   <si>
     <t>K7063-80748</t>
   </si>
   <si>
     <t>BAUANG LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">IMELDA LUYAS </t>
+    <t>IMELDA LUYAS</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nbn3743</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Renante</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Nap</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>