--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -125,63 +125,63 @@
   <si>
     <t>K7058-80083</t>
   </si>
   <si>
     <t>HAGONOY BULACAN</t>
   </si>
   <si>
     <t>Antonio fajardo</t>
   </si>
   <si>
     <t>K7011-80127</t>
   </si>
   <si>
     <t>DIANA  LYNN L. RADORES</t>
   </si>
   <si>
     <t>K7121-82878</t>
   </si>
   <si>
     <t>Aljon Crisostomo</t>
   </si>
   <si>
     <t>K7016-88738</t>
   </si>
   <si>
-    <t xml:space="preserve">JESUS MARTIN </t>
+    <t>JESUS MARTIN</t>
   </si>
   <si>
     <t>K7072-80700</t>
   </si>
   <si>
     <t>DONALDO TRONO</t>
   </si>
   <si>
     <t>K7026-86487</t>
   </si>
   <si>
-    <t xml:space="preserve">ROBERT DELA CRUZ </t>
+    <t>ROBERT DELA CRUZ</t>
   </si>
   <si>
     <t>K7121-83352</t>
   </si>
   <si>
     <t>Nilo D Vasquez</t>
   </si>
   <si>
     <t>K7124-83582</t>
   </si>
   <si>
     <t>CITY OF MALOLOS (Capital) BULACAN</t>
   </si>
   <si>
     <t>LUCENA GATBONTON</t>
   </si>
   <si>
     <t>K7124-83558</t>
   </si>
   <si>
     <t>MARVIN M. SALLAN</t>
   </si>
   <si>
     <t>K7126-83611</t>
   </si>