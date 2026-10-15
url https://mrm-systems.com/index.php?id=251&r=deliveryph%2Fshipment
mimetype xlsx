--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -65,84 +65,84 @@
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7016-84555</t>
   </si>
   <si>
     <t>CITY OF PASIG NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>RADEN MAGBAG</t>
   </si>
   <si>
     <t>K7127-99779</t>
   </si>
   <si>
     <t>ANGONO RIZAL</t>
   </si>
   <si>
     <t>EMMA KARIS V, LLAMERA</t>
   </si>
   <si>
     <t>K7124-81805</t>
   </si>
   <si>
-    <t xml:space="preserve">ROMALIZA S.J DELA TORRE </t>
+    <t>ROMALIZA S.J DELA TORRE</t>
   </si>
   <si>
     <t>K7135-87160</t>
   </si>
   <si>
     <t>BINANGONAN RIZAL</t>
   </si>
   <si>
     <t>Menzu Valiente</t>
   </si>
   <si>
     <t>K7074-80286</t>
   </si>
   <si>
     <t>Shellete gobres</t>
   </si>
   <si>
     <t>K7016-88680</t>
   </si>
   <si>
     <t>MABEL ABELA</t>
   </si>
   <si>
     <t>K7030-81795</t>
   </si>
   <si>
     <t>Elizabeth aragoza</t>
   </si>
   <si>
     <t>K7125-101978</t>
   </si>
   <si>
-    <t xml:space="preserve">MAXIMO SAN GABRIEL </t>
+    <t>MAXIMO SAN GABRIEL</t>
   </si>
   <si>
     <t>K5004-86561</t>
   </si>
   <si>
     <t>Imelda Valeza</t>
   </si>
   <si>
     <t>K7072-101626</t>
   </si>
   <si>
     <t>CAINTA RIZAL</t>
   </si>
   <si>
     <t>GLORYLIE DELIGERO</t>
   </si>
   <si>
     <t>K8002-86731</t>
   </si>
   <si>
     <t>EDDIE LIQUIGAN OR ESTHER AGPOLDO</t>
   </si>
   <si>
     <t>K7105-79156</t>
   </si>