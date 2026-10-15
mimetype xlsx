--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -50,69 +50,69 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7016-88195</t>
   </si>
   <si>
     <t>CITY OF BIÑAN LAGUNA</t>
   </si>
   <si>
-    <t xml:space="preserve">IVY ROLENE LOPEZ </t>
+    <t>IVY ROLENE LOPEZ</t>
   </si>
   <si>
     <t>K7072-80351</t>
   </si>
   <si>
     <t>JUNELYN CAYAGO</t>
   </si>
   <si>
     <t>K8002-84189</t>
   </si>
   <si>
     <t>MARVIN GALLAREZ</t>
   </si>
   <si>
     <t>T260408101157329</t>
   </si>
   <si>
-    <t xml:space="preserve">HANS NGO </t>
+    <t>HANS NGO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>cbq8364</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>renante</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>jogene/kenneth</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jogene Mendoza</t>
   </si>