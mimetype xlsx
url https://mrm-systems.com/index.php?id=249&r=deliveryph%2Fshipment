--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -71,126 +71,126 @@
   <si>
     <t>QUEZON CITY NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>CRYSEL ENDINO</t>
   </si>
   <si>
     <t>K5002-84344</t>
   </si>
   <si>
     <t>CALOOCAN CITY NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>ARLENE VIAGEDOR</t>
   </si>
   <si>
     <t>K6002-83289</t>
   </si>
   <si>
     <t>JINCKY NG COCJIN</t>
   </si>
   <si>
     <t>K7125-100595</t>
   </si>
   <si>
-    <t xml:space="preserve">Angelo S Pacia </t>
+    <t>Angelo S Pacia</t>
   </si>
   <si>
     <t>K5002-81567</t>
   </si>
   <si>
     <t>CRISTY REYES</t>
   </si>
   <si>
     <t>K7058-83413</t>
   </si>
   <si>
     <t>Marian verzosa</t>
   </si>
   <si>
     <t>K7093-98943</t>
   </si>
   <si>
-    <t xml:space="preserve">ROCAYA ACMAD </t>
+    <t>ROCAYA ACMAD</t>
   </si>
   <si>
     <t>K7016-99663</t>
   </si>
   <si>
-    <t xml:space="preserve">RAFFY VILLANUEVA </t>
+    <t>RAFFY VILLANUEVA</t>
   </si>
   <si>
     <t>K7129-84162</t>
   </si>
   <si>
-    <t xml:space="preserve">JEANY A. CAYOBIT </t>
+    <t>JEANY A. CAYOBIT</t>
   </si>
   <si>
     <t>K6002-83574</t>
   </si>
   <si>
     <t>MATHEW LUIS SERRANO</t>
   </si>
   <si>
     <t>K7105-79160</t>
   </si>
   <si>
     <t>SARAH JANE L. ABAGAT</t>
   </si>
   <si>
     <t>K5005-100491</t>
   </si>
   <si>
     <t>JOSEPHINE VINLUAN /AMORSOLO VINLULAN</t>
   </si>
   <si>
     <t>K8002-84774</t>
   </si>
   <si>
     <t>CITY OF VALENZUELA NCR, THIRD DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">SHERLITA BARTOLOME </t>
+    <t>SHERLITA BARTOLOME</t>
   </si>
   <si>
     <t>K7074-99880</t>
   </si>
   <si>
-    <t xml:space="preserve">ANTHONETTE GUEVARRA </t>
+    <t>ANTHONETTE GUEVARRA</t>
   </si>
   <si>
     <t>K7016-100442</t>
   </si>
   <si>
-    <t xml:space="preserve">VERONICA ARNISTO </t>
+    <t>VERONICA ARNISTO</t>
   </si>
   <si>
     <t>T260423054830331</t>
   </si>
   <si>
-    <t xml:space="preserve">MERLITA PIDO </t>
+    <t>MERLITA PIDO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Abb 3229</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>MARIO</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Rommel</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>EugeneOSydeco</t>
   </si>