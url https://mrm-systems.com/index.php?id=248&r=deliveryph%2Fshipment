--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -104,51 +104,51 @@
   <si>
     <t>RODRIGUEZ (MONTALBAN) RIZAL</t>
   </si>
   <si>
     <t>Helen Fermin</t>
   </si>
   <si>
     <t>K7127-83773</t>
   </si>
   <si>
     <t>RACHELLE S, MALATE</t>
   </si>
   <si>
     <t>K7124-83777</t>
   </si>
   <si>
     <t>JULIET ESTUBO</t>
   </si>
   <si>
     <t>K6002-83763</t>
   </si>
   <si>
     <t>SAN MATEO RIZAL</t>
   </si>
   <si>
-    <t xml:space="preserve">MA VICTORIA CRUZ </t>
+    <t>MA VICTORIA CRUZ</t>
   </si>
   <si>
     <t>K7105-80372</t>
   </si>
   <si>
     <t>EULALIA FRANCISCO</t>
   </si>
   <si>
     <t>K7016-81020</t>
   </si>
   <si>
     <t>JESSA GARBIN</t>
   </si>
   <si>
     <t>K7016-99847</t>
   </si>
   <si>
     <t>ANGELICA JANE VELASCO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>ABB 3227</t>
   </si>