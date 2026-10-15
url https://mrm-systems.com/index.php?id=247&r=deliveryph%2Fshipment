--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -68,81 +68,81 @@
   <si>
     <t>K5003-100052</t>
   </si>
   <si>
     <t>CITY OF VALENZUELA NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>Elena Robes</t>
   </si>
   <si>
     <t>K7121-86405</t>
   </si>
   <si>
     <t>JOEL YUTOC</t>
   </si>
   <si>
     <t>K7011-81670</t>
   </si>
   <si>
     <t>ZENAIDA A. BERNARDO</t>
   </si>
   <si>
     <t>K7016-100442</t>
   </si>
   <si>
-    <t xml:space="preserve">VERONICA ARNISTO </t>
+    <t>VERONICA ARNISTO</t>
   </si>
   <si>
     <t>K7072-100503</t>
   </si>
   <si>
     <t>ELJANN AARON AND EMMANUEL DUNGO</t>
   </si>
   <si>
     <t>K5002-79942</t>
   </si>
   <si>
     <t>SAMUEL ALCARAZ</t>
   </si>
   <si>
     <t>K5005-100682</t>
   </si>
   <si>
     <t>CHRISTOPHER SAYAJON</t>
   </si>
   <si>
     <t>K7125-80185</t>
   </si>
   <si>
     <t>GERICK B CACANANDO</t>
   </si>
   <si>
     <t>K7121-83676</t>
   </si>
   <si>
-    <t xml:space="preserve">Camille Hernandez </t>
+    <t>Camille Hernandez</t>
   </si>
   <si>
     <t>K7127-100445</t>
   </si>
   <si>
     <t>MARIA B, GAMBOA</t>
   </si>
   <si>
     <t>K7135-99864</t>
   </si>
   <si>
     <t>Danilyn Juliano</t>
   </si>
   <si>
     <t>K5002-82696</t>
   </si>
   <si>
     <t>JAIME B. MADRONA</t>
   </si>
   <si>
     <t>K7058-83864</t>
   </si>
   <si>
     <t>Jsime b  madrona</t>
   </si>