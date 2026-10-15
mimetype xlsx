--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -65,57 +65,57 @@
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7016-86676</t>
   </si>
   <si>
     <t>CITY OF MUNTINLUPA NCR, FOURTH DISTRICT</t>
   </si>
   <si>
     <t>KAREN OPENA</t>
   </si>
   <si>
     <t>K5005-97951</t>
   </si>
   <si>
     <t>CITY OF PARAÑAQUE NCR, FOURTH DISTRICT</t>
   </si>
   <si>
     <t>ADZHAR A MUSA</t>
   </si>
   <si>
     <t>K7133-78988</t>
   </si>
   <si>
-    <t xml:space="preserve">Wilma fernandez </t>
+    <t>Wilma fernandez</t>
   </si>
   <si>
     <t>K7016-86833</t>
   </si>
   <si>
-    <t xml:space="preserve">ANTONIO CARMELA FERRER </t>
+    <t>ANTONIO CARMELA FERRER</t>
   </si>
   <si>
     <t>K7016-100280</t>
   </si>
   <si>
     <t>K7074-80754</t>
   </si>
   <si>
     <t>Jelaine alora</t>
   </si>
   <si>
     <t>K8002-87866</t>
   </si>
   <si>
     <t>JEREZA CANETE</t>
   </si>
   <si>
     <t>K7127-87079</t>
   </si>
   <si>
     <t>JONNA AMON</t>
   </si>
   <si>
     <t>K7072-100828</t>
   </si>