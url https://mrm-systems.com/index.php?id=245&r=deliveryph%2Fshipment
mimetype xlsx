--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -65,132 +65,132 @@
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7017-98922</t>
   </si>
   <si>
     <t>CITY OF PASIG NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>LIANA DENISSE TUMBALI</t>
   </si>
   <si>
     <t>K7123-83394</t>
   </si>
   <si>
     <t>HANNAH LOPEZ</t>
   </si>
   <si>
     <t>K7016-87215</t>
   </si>
   <si>
     <t>CITY OF ANTIPOLO RIZAL</t>
   </si>
   <si>
-    <t xml:space="preserve">LILY RUMBUA </t>
+    <t>LILY RUMBUA</t>
   </si>
   <si>
     <t>K7069-81416</t>
   </si>
   <si>
     <t>LEA JUADIONG</t>
   </si>
   <si>
     <t>K7016-84226</t>
   </si>
   <si>
-    <t xml:space="preserve">DANICA ARROYO </t>
+    <t>DANICA ARROYO</t>
   </si>
   <si>
     <t>K6002-80000</t>
   </si>
   <si>
     <t>BEA ANOL</t>
   </si>
   <si>
     <t>K6002-84231</t>
   </si>
   <si>
     <t>K7129-82981</t>
   </si>
   <si>
     <t>GENIEVY G. TAMAYO</t>
   </si>
   <si>
     <t>K7129-83778</t>
   </si>
   <si>
     <t>JECYL P. VILLAFLOR</t>
   </si>
   <si>
     <t>K7123-87787</t>
   </si>
   <si>
     <t>MIRIAM OBLIGACION</t>
   </si>
   <si>
     <t>K5002-100735</t>
   </si>
   <si>
-    <t xml:space="preserve">EMMA OLINGAD </t>
+    <t>EMMA OLINGAD</t>
   </si>
   <si>
     <t>K8002-88445</t>
   </si>
   <si>
     <t>ROMULO GADORES</t>
   </si>
   <si>
     <t>K7072-80255</t>
   </si>
   <si>
     <t>ANDREA UYCOQUE</t>
   </si>
   <si>
     <t>K7074-80118</t>
   </si>
   <si>
     <t>BARAS RIZAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Romeo borres jr. </t>
+    <t>Romeo borres jr.</t>
   </si>
   <si>
     <t>K5003-100187</t>
   </si>
   <si>
     <t>CAINTA RIZAL</t>
   </si>
   <si>
     <t>Angeles cabahug</t>
   </si>
   <si>
     <t>T260413114545342</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSEWARIE CEREZO </t>
+    <t>ROSEWARIE CEREZO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>ABB 3227</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Richard</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Alfredo</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Alfredo Lalu</t>
   </si>