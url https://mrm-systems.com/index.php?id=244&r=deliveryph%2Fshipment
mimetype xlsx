--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -50,51 +50,51 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7016-83385</t>
   </si>
   <si>
     <t>CITY OF PASIG NCR, SECOND DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">GLORIA FLORES </t>
+    <t>GLORIA FLORES</t>
   </si>
   <si>
     <t>K7016-88428</t>
   </si>
   <si>
     <t>CECILLE CONDE</t>
   </si>
   <si>
     <t>K7121-88035</t>
   </si>
   <si>
     <t>Merton Salde</t>
   </si>
   <si>
     <t>K5002-84063</t>
   </si>
   <si>
     <t>JOVELYN C. BUNA</t>
   </si>
   <si>
     <t>K7072-100608</t>
   </si>
   <si>
     <t>PATRICIA MAXINE VELASCO</t>
   </si>
@@ -134,69 +134,69 @@
   <si>
     <t>K7127-83904</t>
   </si>
   <si>
     <t>ASHLEY NICOLE FLORES</t>
   </si>
   <si>
     <t>K5003-100187</t>
   </si>
   <si>
     <t>Angeles cabahug</t>
   </si>
   <si>
     <t>K7063-79743</t>
   </si>
   <si>
     <t>MAASIN ILOILO</t>
   </si>
   <si>
     <t>RAQUITA DELA ROSA</t>
   </si>
   <si>
     <t>T260408131912268</t>
   </si>
   <si>
-    <t xml:space="preserve">APA / KAI FELICIANO </t>
+    <t>APA / KAI FELICIANO</t>
   </si>
   <si>
     <t>T260406182941003</t>
   </si>
   <si>
-    <t xml:space="preserve">LUCILA JAROME </t>
+    <t>LUCILA JAROME</t>
   </si>
   <si>
     <t>T260413193256486</t>
   </si>
   <si>
-    <t xml:space="preserve">SHARON ROSE BALDONADO </t>
+    <t>SHARON ROSE BALDONADO</t>
   </si>
   <si>
     <t>T260420144649519</t>
   </si>
   <si>
-    <t xml:space="preserve">IDA AZUL </t>
+    <t>IDA AZUL</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>ABB 3227</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Richard</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Alfredo</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Alfredo Lalu</t>
   </si>