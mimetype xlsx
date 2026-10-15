--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -95,51 +95,51 @@
   <si>
     <t>CARLOTE GARGANTE</t>
   </si>
   <si>
     <t>K7016-84026</t>
   </si>
   <si>
     <t>DINNES PASTRANA</t>
   </si>
   <si>
     <t>K7125-100452</t>
   </si>
   <si>
     <t>MINDA B.FABLNTILAGAN</t>
   </si>
   <si>
     <t>K7068-80644</t>
   </si>
   <si>
     <t>GREGORIO P PELLOSIS</t>
   </si>
   <si>
     <t>K8002-86744</t>
   </si>
   <si>
-    <t xml:space="preserve">SIMMONE JAIRUS MANUEL </t>
+    <t>SIMMONE JAIRUS MANUEL</t>
   </si>
   <si>
     <t>K7030-100946</t>
   </si>
   <si>
     <t>RESCHEIL B REYES</t>
   </si>
   <si>
     <t>K7026-100976</t>
   </si>
   <si>
     <t>CALOOCAN CITY NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>CRISTINA GARCIA</t>
   </si>
   <si>
     <t>K7026-100589</t>
   </si>
   <si>
     <t>ROCKY C BERNARDINO</t>
   </si>
   <si>
     <t>K7072-80325</t>
   </si>
@@ -164,57 +164,57 @@
   <si>
     <t>JOEL B. LICO</t>
   </si>
   <si>
     <t>K7129-99432</t>
   </si>
   <si>
     <t>FINKY MABINGNAY</t>
   </si>
   <si>
     <t>K7121-87798</t>
   </si>
   <si>
     <t>RIA ELAINE VENTURA</t>
   </si>
   <si>
     <t>K7063-100183</t>
   </si>
   <si>
     <t>CAMELA ABALOS</t>
   </si>
   <si>
     <t>T260414122510724</t>
   </si>
   <si>
-    <t xml:space="preserve">MS. ELOISA G. BUNUAN </t>
+    <t>MS. ELOISA G. BUNUAN</t>
   </si>
   <si>
     <t>T260408131441633</t>
   </si>
   <si>
-    <t xml:space="preserve">AILYN LEANO LORESCO </t>
+    <t>AILYN LEANO LORESCO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Abb 3229</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>MARIO</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Rommel</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>EugeneOSydeco</t>
   </si>