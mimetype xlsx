--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -56,60 +56,60 @@
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7069-80124</t>
   </si>
   <si>
     <t>CARMONA CAVITE</t>
   </si>
   <si>
     <t>JEZELIN FLORES GAMBAN</t>
   </si>
   <si>
     <t>K5002-100736</t>
   </si>
   <si>
-    <t xml:space="preserve">ELLA MENDOZA </t>
+    <t>ELLA MENDOZA</t>
   </si>
   <si>
     <t>K7125-98396</t>
   </si>
   <si>
     <t>CITY OF DASMARIÑAS CAVITE</t>
   </si>
   <si>
-    <t xml:space="preserve">Noli  Porras </t>
+    <t>Noli  Porras</t>
   </si>
   <si>
     <t>K7129-83493</t>
   </si>
   <si>
     <t>GENERAL TRIAS CAVITE</t>
   </si>
   <si>
     <t>MARY JOY JESTRE</t>
   </si>
   <si>
     <t>K7135-100348</t>
   </si>
   <si>
     <t>Charissa R Rapatan</t>
   </si>
   <si>
     <t>K7072-80559</t>
   </si>
   <si>
     <t>ARIS NELSON MAJORENOS OMANDAC</t>
   </si>
   <si>
     <t>K7011-83250</t>
   </si>
@@ -143,51 +143,51 @@
   <si>
     <t>K7074-80794</t>
   </si>
   <si>
     <t>Ronielle Mae B. Malones</t>
   </si>
   <si>
     <t>K7125-80391</t>
   </si>
   <si>
     <t>CATALINA TIGCAL</t>
   </si>
   <si>
     <t>K7068-80733</t>
   </si>
   <si>
     <t>EDISON DESUYO</t>
   </si>
   <si>
     <t>K7058-81747</t>
   </si>
   <si>
     <t>SILANG CAVITE</t>
   </si>
   <si>
-    <t xml:space="preserve"> Yesha claine l silvestre</t>
+    <t>Yesha claine l silvestre</t>
   </si>
   <si>
     <t>K7135-87468</t>
   </si>
   <si>
     <t>OSMANDO P GARZOTA</t>
   </si>
   <si>
     <t>K7126-83471</t>
   </si>
   <si>
     <t>Danilo Canteras</t>
   </si>
   <si>
     <t>K5003-100532</t>
   </si>
   <si>
     <t>ROMEL B MALABANAN</t>
   </si>
   <si>
     <t>K5004-100653</t>
   </si>
   <si>
     <t>K7125-100786</t>
   </si>
@@ -221,51 +221,51 @@
   <si>
     <t>NICOMEDES CORNEL</t>
   </si>
   <si>
     <t>K7105-80110</t>
   </si>
   <si>
     <t>ROLDAN G. ROSIANA</t>
   </si>
   <si>
     <t>K5004-82778</t>
   </si>
   <si>
     <t>TERNATE CAVITE</t>
   </si>
   <si>
     <t>ROSEMARIE A. MUELLE</t>
   </si>
   <si>
     <t>K7058-81776</t>
   </si>
   <si>
     <t>TRECE MARTIRES CITY (Capital) CAVITE</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mary  rose   mamarablo</t>
+    <t>Mary  rose   mamarablo</t>
   </si>
   <si>
     <t>K7127-88928</t>
   </si>
   <si>
     <t>RUBY ANN CANTOS</t>
   </si>
   <si>
     <t>K7127-86906</t>
   </si>
   <si>
     <t>MARY JOY CATAM</t>
   </si>
   <si>
     <t>K7030-81590</t>
   </si>
   <si>
     <t>GEN. MARIANO ALVAREZ CAVITE</t>
   </si>
   <si>
     <t>LIWANAG ABEJURO GASGONIA</t>
   </si>
   <si>
     <t>K7016-87731</t>
   </si>