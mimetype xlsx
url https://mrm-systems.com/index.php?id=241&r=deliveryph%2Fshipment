--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -122,51 +122,51 @@
   <si>
     <t>K7074-100146</t>
   </si>
   <si>
     <t>Eugene santiago</t>
   </si>
   <si>
     <t>K8002-99793</t>
   </si>
   <si>
     <t>CABUYAO CITY LAGUNA</t>
   </si>
   <si>
     <t>SHARA  M ESLETA</t>
   </si>
   <si>
     <t>K7125-80730</t>
   </si>
   <si>
     <t>JOHN FRANCIS LOSITO</t>
   </si>
   <si>
     <t>K7058-80147</t>
   </si>
   <si>
-    <t xml:space="preserve"> Joan  emerzen  d  barrinuevo</t>
+    <t>Joan  emerzen  d  barrinuevo</t>
   </si>
   <si>
     <t>K7063-80645</t>
   </si>
   <si>
     <t>CITY OF CALAMBA LAGUNA</t>
   </si>
   <si>
     <t>VAISHESHIKA YVONNE A.GALIT</t>
   </si>
   <si>
     <t>K7121-100878</t>
   </si>
   <si>
     <t>Luigie Bibon</t>
   </si>
   <si>
     <t>K7016-84233</t>
   </si>
   <si>
     <t>JONAS BACLAO</t>
   </si>
   <si>
     <t>K5002-86379</t>
   </si>
@@ -194,51 +194,51 @@
   <si>
     <t>K8002-82698</t>
   </si>
   <si>
     <t>CALAUAN LAGUNA</t>
   </si>
   <si>
     <t>ANNALIZA URIZA</t>
   </si>
   <si>
     <t>K8002-84776</t>
   </si>
   <si>
     <t>FAMY LAGUNA</t>
   </si>
   <si>
     <t>YAJAIRA ENCILA</t>
   </si>
   <si>
     <t>K5003-100879</t>
   </si>
   <si>
     <t>LILIW LAGUNA</t>
   </si>
   <si>
-    <t xml:space="preserve">Buena sulibit </t>
+    <t>Buena sulibit</t>
   </si>
   <si>
     <t>K7068-80308</t>
   </si>
   <si>
     <t>LOS BAÑOS LAGUNA</t>
   </si>
   <si>
     <t>CHERRY CASRILLO</t>
   </si>
   <si>
     <t>K5004-100717</t>
   </si>
   <si>
     <t>CHRISTYN ZHMAIH REALIQUE</t>
   </si>
   <si>
     <t>K7129-83824</t>
   </si>
   <si>
     <t>MR RENATO METILLO</t>
   </si>
   <si>
     <t>K7126-86479</t>
   </si>
@@ -404,51 +404,51 @@
   <si>
     <t>emil francis panti</t>
   </si>
   <si>
     <t>K8002-87091</t>
   </si>
   <si>
     <t>EVELYN P SANCHEZ</t>
   </si>
   <si>
     <t>K7026-83875</t>
   </si>
   <si>
     <t>LUBANG OCCIDENTAL MINDORO</t>
   </si>
   <si>
     <t>ROWENA T. ALEGRE</t>
   </si>
   <si>
     <t>K7016-88344</t>
   </si>
   <si>
     <t>DUMAGUETE CITY (Capital) NEGROS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIA LOURDES ESCOBIDO </t>
+    <t>MARIA LOURDES ESCOBIDO</t>
   </si>
   <si>
     <t>T260416105133663</t>
   </si>
   <si>
     <t>EMIE S. SESE</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBX-8772</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Billy borce</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Ruel Desipeda</t>
   </si>