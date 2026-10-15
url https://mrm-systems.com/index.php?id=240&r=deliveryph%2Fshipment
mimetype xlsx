--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -152,60 +152,60 @@
   <si>
     <t>PULILAN BULACAN</t>
   </si>
   <si>
     <t>Danilo Palomares</t>
   </si>
   <si>
     <t>K5005-100071</t>
   </si>
   <si>
     <t>VICTORIA VALENZUELA</t>
   </si>
   <si>
     <t>K7026-84059</t>
   </si>
   <si>
     <t>SAN ILDEFONSO BULACAN</t>
   </si>
   <si>
     <t>MARYGRACE FRANCISCO</t>
   </si>
   <si>
     <t>K7123-87770</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jessie f  moratalla</t>
+    <t>Jessie f  moratalla</t>
   </si>
   <si>
     <t>K7123-79964</t>
   </si>
   <si>
     <t>SAN MIGUEL BULACAN</t>
   </si>
   <si>
-    <t xml:space="preserve">MARK ANGELO E. BUGAY/CLAUDETTE ALEJANDRO </t>
+    <t>MARK ANGELO E. BUGAY/CLAUDETTE ALEJANDRO</t>
   </si>
   <si>
     <t>K6002-80162</t>
   </si>
   <si>
     <t>ELIZA OR LANCE DELA CRUZ</t>
   </si>
   <si>
     <t>K7135-88707</t>
   </si>
   <si>
     <t>Josephine A Samson</t>
   </si>
   <si>
     <t>K7011-80035</t>
   </si>
   <si>
     <t>SAN RAFAEL BULACAN</t>
   </si>
   <si>
     <t>MARILYN R. APURA</t>
   </si>
   <si>
     <t>K7135-83752</t>
   </si>