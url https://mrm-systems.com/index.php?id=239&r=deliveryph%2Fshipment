--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -59,102 +59,102 @@
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7061-100341</t>
   </si>
   <si>
     <t>MALATE NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
     <t>Joshua gil Isidro</t>
   </si>
   <si>
     <t>K7011-79860</t>
   </si>
   <si>
     <t>PACO NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">JOENARD B. CAMPO </t>
+    <t>JOENARD B. CAMPO</t>
   </si>
   <si>
     <t>K5005-98547</t>
   </si>
   <si>
     <t>PANDACAN NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
     <t>JOHN LORRENCE UMPIL</t>
   </si>
   <si>
     <t>K7127-84352</t>
   </si>
   <si>
     <t>SANTA ANA NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
     <t>ROMNICK C, TAPIADOR</t>
   </si>
   <si>
     <t>K7016-88193</t>
   </si>
   <si>
     <t>PASAY CITY NCR, FOURTH DISTRICT</t>
   </si>
   <si>
     <t>GRACIA BUSTOS</t>
   </si>
   <si>
     <t>K7105-80366</t>
   </si>
   <si>
     <t>GINALYN OFINA</t>
   </si>
   <si>
     <t>K7105-79120</t>
   </si>
   <si>
     <t>ANICITA OFINA</t>
   </si>
   <si>
     <t>K7123-87789</t>
   </si>
   <si>
-    <t xml:space="preserve">ANTHONY B DE ASIS </t>
+    <t>ANTHONY B DE ASIS</t>
   </si>
   <si>
     <t>K7133-79703</t>
   </si>
   <si>
-    <t xml:space="preserve">Camille oloroso </t>
+    <t>Camille oloroso</t>
   </si>
   <si>
     <t>K5004-99348</t>
   </si>
   <si>
     <t>DANIEL BAWAR</t>
   </si>
   <si>
     <t>K7126-80109</t>
   </si>
   <si>
     <t>Ruth Mariño</t>
   </si>
   <si>
     <t>T260413140747836</t>
   </si>
   <si>
     <t>CARLOS (LITO) RAGILES</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBN3743</t>
   </si>