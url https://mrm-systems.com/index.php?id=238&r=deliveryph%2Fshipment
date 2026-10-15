--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -71,105 +71,105 @@
   <si>
     <t>QUEZON CITY NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>PEPITO COSTALES</t>
   </si>
   <si>
     <t>K5002-100296</t>
   </si>
   <si>
     <t>K7068-99587</t>
   </si>
   <si>
     <t>MELONIE BACANI</t>
   </si>
   <si>
     <t>K7063-81354</t>
   </si>
   <si>
     <t>CARIZZA KEIN ROBLES</t>
   </si>
   <si>
     <t>K7016-96782</t>
   </si>
   <si>
-    <t xml:space="preserve">JAIME SARET </t>
+    <t>JAIME SARET</t>
   </si>
   <si>
     <t>K7063-100564</t>
   </si>
   <si>
     <t>ALLER R.NAVARRA</t>
   </si>
   <si>
     <t>K7135-84500</t>
   </si>
   <si>
-    <t xml:space="preserve">Roberto N nacion </t>
+    <t>Roberto N nacion</t>
   </si>
   <si>
     <t>K8002-82735</t>
   </si>
   <si>
     <t>RENE BOY GONZALES</t>
   </si>
   <si>
     <t>K7030-79251</t>
   </si>
   <si>
     <t>JEWEL HANNAH M ANGEL</t>
   </si>
   <si>
     <t>K7121-80268</t>
   </si>
   <si>
     <t>Eurie Andrei Fulgencio</t>
   </si>
   <si>
     <t>K7011-81561</t>
   </si>
   <si>
     <t>PAMELA B. DEOSANTA</t>
   </si>
   <si>
     <t>K7063-100918</t>
   </si>
   <si>
     <t>MARCO EMILIO DELOS SANTOS</t>
   </si>
   <si>
     <t>T260422202721949</t>
   </si>
   <si>
-    <t xml:space="preserve">VIVIAN FRANCIA </t>
+    <t>VIVIAN FRANCIA</t>
   </si>
   <si>
     <t>T260422204305264</t>
   </si>
   <si>
-    <t xml:space="preserve">PATRICK CARLOS </t>
+    <t>PATRICK CARLOS</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>ABB3229</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>mario</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Nap/Kim</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Clarence Molina</t>
   </si>