--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -65,81 +65,81 @@
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K5003-87683</t>
   </si>
   <si>
     <t>TONDO I / II NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
     <t>angelica dulce yumang</t>
   </si>
   <si>
     <t>K7030-100012</t>
   </si>
   <si>
     <t>KRISTAL DIANNE ALICAN</t>
   </si>
   <si>
     <t>K7030-100032</t>
   </si>
   <si>
     <t>BINONDO NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">ASNIFA MAMA </t>
+    <t>ASNIFA MAMA</t>
   </si>
   <si>
     <t>K8002-83836</t>
   </si>
   <si>
     <t>QUIAPO NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
     <t>ERNESTO S ESPIRITU</t>
   </si>
   <si>
     <t>K7129-99178</t>
   </si>
   <si>
     <t>DOMING MARIN SAN FERNANDO</t>
   </si>
   <si>
     <t>K7121-83621</t>
   </si>
   <si>
     <t>SAMPALOC NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
     <t>Rosephil A Saralde</t>
   </si>
   <si>
     <t>K7125-96842</t>
   </si>
   <si>
-    <t xml:space="preserve">ANGELICA ABALOS </t>
+    <t>ANGELICA ABALOS</t>
   </si>
   <si>
     <t>K7133-78670</t>
   </si>
   <si>
     <t>CITY OF MALABON NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>Rhodora pepito</t>
   </si>
   <si>
     <t>K5004-83090</t>
   </si>
   <si>
     <t>NOREEN ANGELA LAGUNA</t>
   </si>
   <si>
     <t>K7121-83537</t>
   </si>
   <si>
     <t>CITY OF NAVOTAS NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>Grezie Jimenez</t>
   </si>
@@ -152,51 +152,51 @@
   <si>
     <t>K7016-97860</t>
   </si>
   <si>
     <t>SUSANA BAGTAS</t>
   </si>
   <si>
     <t>K7129-86714</t>
   </si>
   <si>
     <t>TERESA DE LARA CAPULI</t>
   </si>
   <si>
     <t>K7123-84316</t>
   </si>
   <si>
     <t>SANTA MESA NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
     <t>ABDULLAH G PANOMBLAYAN</t>
   </si>
   <si>
     <t>T260409134641766</t>
   </si>
   <si>
-    <t xml:space="preserve">ELSON ESMERALDA </t>
+    <t>ELSON ESMERALDA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBN3743</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>aga</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>jogene</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jogene Mendoza</t>
   </si>