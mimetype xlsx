--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -113,105 +113,105 @@
   <si>
     <t>RODERICO HERNAMDEZ</t>
   </si>
   <si>
     <t>K7063-79761</t>
   </si>
   <si>
     <t>DOLOROSA O.YAZON</t>
   </si>
   <si>
     <t>K7123-83499</t>
   </si>
   <si>
     <t>Ronaldo Nerpio</t>
   </si>
   <si>
     <t>K7126-80023</t>
   </si>
   <si>
     <t>Maria Irene T Carlos</t>
   </si>
   <si>
     <t>K7016-84315</t>
   </si>
   <si>
-    <t xml:space="preserve">ANGIELYN CHAVEZ </t>
+    <t>ANGIELYN CHAVEZ</t>
   </si>
   <si>
     <t>K5003-100066</t>
   </si>
   <si>
-    <t xml:space="preserve">ana rizza javier </t>
+    <t>ana rizza javier</t>
   </si>
   <si>
     <t>K7124-79998</t>
   </si>
   <si>
     <t>CITY OF SAN PEDRO LAGUNA</t>
   </si>
   <si>
     <t>MA CECILIA CABARLE</t>
   </si>
   <si>
     <t>K7121-80295</t>
   </si>
   <si>
     <t>SANTA CRUZ (Capital) LAGUNA</t>
   </si>
   <si>
     <t>Evnalyn Q Corpuz</t>
   </si>
   <si>
     <t>K5002-82882</t>
   </si>
   <si>
     <t>VICTORIA LAGUNA</t>
   </si>
   <si>
     <t>MARIA LAILANI H. CORCUERA</t>
   </si>
   <si>
     <t>K7123-84156</t>
   </si>
   <si>
     <t>TIAONG QUEZON</t>
   </si>
   <si>
     <t>ERLINDA CATAPANG</t>
   </si>
   <si>
     <t>T260409140031840</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIFE GAMMAD </t>
+    <t>MARIFE GAMMAD</t>
   </si>
   <si>
     <t>T260410102316029</t>
   </si>
   <si>
-    <t xml:space="preserve">JAY ALVAREZ </t>
+    <t>JAY ALVAREZ</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBX-8772</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Billy borce</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Ruel Desipeda</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>DEPARTURE DATE</t>
   </si>