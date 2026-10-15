--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -68,69 +68,69 @@
   <si>
     <t>K7026-87745</t>
   </si>
   <si>
     <t>CITY OF ANTIPOLO RIZAL</t>
   </si>
   <si>
     <t>WILFREDO LAPURGA</t>
   </si>
   <si>
     <t>K7026-87750</t>
   </si>
   <si>
     <t>VIRGINIA MANGUMPIT</t>
   </si>
   <si>
     <t>K7126-84125</t>
   </si>
   <si>
     <t>Luz Cabiltes</t>
   </si>
   <si>
     <t>K7058-84324</t>
   </si>
   <si>
-    <t xml:space="preserve"> Emma  castro</t>
+    <t>Emma  castro</t>
   </si>
   <si>
     <t>K7121-100125</t>
   </si>
   <si>
     <t>BARAS RIZAL</t>
   </si>
   <si>
     <t>JENNILYN BACHICHA DUMLAO</t>
   </si>
   <si>
     <t>K7058-80146</t>
   </si>
   <si>
     <t>BINANGONAN RIZAL</t>
   </si>
   <si>
-    <t xml:space="preserve"> Lilia s  belleza</t>
+    <t>Lilia s  belleza</t>
   </si>
   <si>
     <t>K5004-84648</t>
   </si>
   <si>
     <t>IMELDA VALEZA</t>
   </si>
   <si>
     <t>K7121-83641</t>
   </si>
   <si>
     <t>Margarita Antic</t>
   </si>
   <si>
     <t>K7123-82968</t>
   </si>
   <si>
     <t>MARIGEN M. MACANDOG</t>
   </si>
   <si>
     <t>K7073-84102</t>
   </si>
   <si>
     <t>JALA-JALA RIZAL</t>
   </si>
@@ -161,51 +161,51 @@
   <si>
     <t>JOEL S. CATAMPATAN</t>
   </si>
   <si>
     <t>K7127-83961</t>
   </si>
   <si>
     <t>TAYTAY RIZAL</t>
   </si>
   <si>
     <t>LOLITA TAPERLA</t>
   </si>
   <si>
     <t>K7121-84182</t>
   </si>
   <si>
     <t>TERESA RIZAL</t>
   </si>
   <si>
     <t>Mark Laurence Bernal</t>
   </si>
   <si>
     <t>T260416120107133</t>
   </si>
   <si>
-    <t xml:space="preserve">MYLYN KALIMLIM CALUMPANG </t>
+    <t>MYLYN KALIMLIM CALUMPANG</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>ABB 3227</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Richard</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Alfredo</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Alfredo Lalu</t>
   </si>