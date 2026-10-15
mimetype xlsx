--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -86,96 +86,96 @@
   <si>
     <t>MARILOU GARDOSE</t>
   </si>
   <si>
     <t>K5003-88257</t>
   </si>
   <si>
     <t>LEONORITA RABENITAS</t>
   </si>
   <si>
     <t>K5003-86291</t>
   </si>
   <si>
     <t>JOAN CABER DE GUIA</t>
   </si>
   <si>
     <t>K7074-99019</t>
   </si>
   <si>
     <t>Mr. Sergio a. Salazar</t>
   </si>
   <si>
     <t>K7016-99538</t>
   </si>
   <si>
-    <t xml:space="preserve">ANNALYN TOMOLING </t>
+    <t>ANNALYN TOMOLING</t>
   </si>
   <si>
     <t>K7026-86519</t>
   </si>
   <si>
     <t>CALOOCAN CITY NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>FREDERICK LORENZ LISING</t>
   </si>
   <si>
     <t>K7017-85402</t>
   </si>
   <si>
     <t>LUZ NGALO-NGALO</t>
   </si>
   <si>
     <t>K6002-83574</t>
   </si>
   <si>
     <t>MATHEW LUIS SERRANO</t>
   </si>
   <si>
     <t>K7058-83508</t>
   </si>
   <si>
-    <t xml:space="preserve">Eliza  s  mangaluz </t>
+    <t>Eliza  s  mangaluz</t>
   </si>
   <si>
     <t>K5002-84331</t>
   </si>
   <si>
     <t>K7133-78804</t>
   </si>
   <si>
     <t>CITY OF VALENZUELA NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>JIMCLEER R CABARDO</t>
   </si>
   <si>
     <t>T260408130947436</t>
   </si>
   <si>
-    <t xml:space="preserve">GLENA AUSAN </t>
+    <t>GLENA AUSAN</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Abb 3229</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>MARIO</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Rommel</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>EugeneOSydeco</t>
   </si>