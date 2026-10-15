--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
     <t>06/23/2026 02:42:11 - 06/24/2026 03:49:24</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
@@ -65,138 +65,132 @@
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K6002-86560</t>
   </si>
   <si>
     <t>QUEZON CITY NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>DOMINADOR. AN̈OZA</t>
   </si>
   <si>
     <t>K5004-98300</t>
   </si>
   <si>
     <t>SAMANTHA LESACA</t>
   </si>
   <si>
     <t>K7016-99577</t>
   </si>
   <si>
     <t>CALOOCAN CITY NCR, THIRD DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">MERLO PEREZ </t>
+    <t>MERLO PEREZ</t>
   </si>
   <si>
     <t>K7080-98802</t>
   </si>
   <si>
-    <t xml:space="preserve">MELANIE SALVA </t>
+    <t>MELANIE SALVA</t>
   </si>
   <si>
     <t>T260413083455028</t>
   </si>
   <si>
-    <t xml:space="preserve">GLECY SANTOS </t>
+    <t>GLECY SANTOS</t>
   </si>
   <si>
     <t>T260423054830331</t>
   </si>
   <si>
-    <t xml:space="preserve">MERLITA PIDO </t>
+    <t>MERLITA PIDO</t>
   </si>
   <si>
     <t>T260417161627698</t>
   </si>
   <si>
-    <t>GLECY SANTOS</t>
-[...1 lines deleted...]
-  <si>
     <t>T260417161439906</t>
   </si>
   <si>
     <t>T260415131529132</t>
   </si>
   <si>
-    <t xml:space="preserve"> GLECY SANTOS</t>
-[...1 lines deleted...]
-  <si>
     <t>T260415130720441</t>
   </si>
   <si>
     <t>T260413084226537</t>
   </si>
   <si>
     <t>T260413083918349</t>
   </si>
   <si>
     <t>T260409131700332</t>
   </si>
   <si>
     <t>T260413123300897</t>
   </si>
   <si>
     <t>MEILCEN PAUL GONZALES</t>
   </si>
   <si>
     <t>T260413120719527</t>
   </si>
   <si>
-    <t xml:space="preserve">GINA PERALTA c/o CHANTELLE PASION </t>
+    <t>GINA PERALTA c/o CHANTELLE PASION</t>
   </si>
   <si>
     <t>T260416085412512</t>
   </si>
   <si>
     <t>WENDY FLORO</t>
   </si>
   <si>
     <t>T260416090636236</t>
   </si>
   <si>
     <t>JOEL PERMEJO</t>
   </si>
   <si>
     <t>T260416091020173</t>
   </si>
   <si>
     <t>T260416132806435</t>
   </si>
   <si>
     <t>T260416132948644</t>
   </si>
   <si>
     <t>T260416133207169</t>
   </si>
   <si>
     <t>T260422204452648</t>
   </si>
   <si>
-    <t xml:space="preserve">DANIEL ECHAVEZ </t>
+    <t>DANIEL ECHAVEZ</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBN 3743</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Renante</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Rommel</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>EugeneOSydeco</t>
   </si>
@@ -677,309 +671,309 @@
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>22</v>
       </c>
       <c r="B12" t="s">
         <v>16</v>
       </c>
       <c r="C12">
         <v>1</v>
       </c>
       <c r="D12" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>24</v>
       </c>
       <c r="B13" t="s">
         <v>16</v>
       </c>
       <c r="C13">
         <v>1</v>
       </c>
       <c r="D13" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B14" t="s">
         <v>16</v>
       </c>
       <c r="C14">
         <v>1</v>
       </c>
       <c r="D14" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B15" t="s">
         <v>16</v>
       </c>
       <c r="C15">
         <v>1</v>
       </c>
       <c r="D15" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B16" t="s">
         <v>16</v>
       </c>
       <c r="C16">
         <v>3</v>
       </c>
       <c r="D16" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B17" t="s">
         <v>16</v>
       </c>
       <c r="C17">
         <v>2</v>
       </c>
       <c r="D17" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B18" t="s">
         <v>16</v>
       </c>
       <c r="C18">
         <v>1</v>
       </c>
       <c r="D18" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B19" t="s">
         <v>16</v>
       </c>
       <c r="C19">
         <v>1</v>
       </c>
       <c r="D19" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B20" t="s">
         <v>11</v>
       </c>
       <c r="C20">
         <v>1</v>
       </c>
       <c r="D20" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B21" t="s">
         <v>11</v>
       </c>
       <c r="C21">
         <v>1</v>
       </c>
       <c r="D21" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B22" t="s">
         <v>11</v>
       </c>
       <c r="C22">
         <v>2</v>
       </c>
       <c r="D22" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B23" t="s">
         <v>11</v>
       </c>
       <c r="C23">
         <v>3</v>
       </c>
       <c r="D23" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B24" t="s">
         <v>11</v>
       </c>
       <c r="C24">
         <v>1</v>
       </c>
       <c r="D24" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B25" t="s">
         <v>11</v>
       </c>
       <c r="C25">
         <v>1</v>
       </c>
       <c r="D25" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B26" t="s">
         <v>11</v>
       </c>
       <c r="C26">
         <v>1</v>
       </c>
       <c r="D26" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B27" t="s">
         <v>11</v>
       </c>
       <c r="C27">
         <v>2</v>
       </c>
       <c r="D27" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B28" t="s">
         <v>11</v>
       </c>
       <c r="C28">
         <v>2</v>
       </c>
       <c r="D28" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B30" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B31" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B32" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B33" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B34" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B35" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>