--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -116,51 +116,51 @@
   <si>
     <t>K7126-85199</t>
   </si>
   <si>
     <t>Marinelle Godalle</t>
   </si>
   <si>
     <t>K7011-84151</t>
   </si>
   <si>
     <t>ESTER GAASIS</t>
   </si>
   <si>
     <t>K7126-84444</t>
   </si>
   <si>
     <t>Ma. Girlie Querubin</t>
   </si>
   <si>
     <t>K5004-99741</t>
   </si>
   <si>
     <t>SAN MATEO RIZAL</t>
   </si>
   <si>
-    <t xml:space="preserve">FAISAL H BONCALES </t>
+    <t>FAISAL H BONCALES</t>
   </si>
   <si>
     <t>K7126-100389</t>
   </si>
   <si>
     <t>JESSICA ESTUESTA</t>
   </si>
   <si>
     <t>K7073-88409</t>
   </si>
   <si>
     <t>Elyssa Anne P. Serrano</t>
   </si>
   <si>
     <t>T260409181517206</t>
   </si>
   <si>
     <t>ARLYN HERNANDEZ</t>
   </si>
   <si>
     <t>T260413081018904</t>
   </si>
   <si>
     <t>MICHAEL c/o STEPHANIE MUNOZ</t>
   </si>