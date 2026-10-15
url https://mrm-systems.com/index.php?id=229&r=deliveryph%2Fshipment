--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -86,51 +86,51 @@
   <si>
     <t>K7123-100097</t>
   </si>
   <si>
     <t>AMADOR MAGNO</t>
   </si>
   <si>
     <t>K7121-87875</t>
   </si>
   <si>
     <t>Orlan Ibanez</t>
   </si>
   <si>
     <t>K7011-86650</t>
   </si>
   <si>
     <t>Liza A. Rosales</t>
   </si>
   <si>
     <t>K5004-99741</t>
   </si>
   <si>
     <t>SAN MATEO RIZAL</t>
   </si>
   <si>
-    <t xml:space="preserve">FAISAL H BONCALES </t>
+    <t>FAISAL H BONCALES</t>
   </si>
   <si>
     <t>K7126-100389</t>
   </si>
   <si>
     <t>JESSICA ESTUESTA</t>
   </si>
   <si>
     <t>T260413081018904</t>
   </si>
   <si>
     <t>MICHAEL c/o STEPHANIE MUNOZ</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>ABB 3227</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Richard</t>
   </si>