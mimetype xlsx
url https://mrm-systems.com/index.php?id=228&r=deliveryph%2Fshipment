--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -86,90 +86,90 @@
   <si>
     <t>JO-ANNA G. ARUGAY</t>
   </si>
   <si>
     <t>K7063-79713</t>
   </si>
   <si>
     <t>RAIJAN T.ADIL</t>
   </si>
   <si>
     <t>K7072-81216</t>
   </si>
   <si>
     <t>ERLINDA CURA</t>
   </si>
   <si>
     <t>K7121-84116</t>
   </si>
   <si>
     <t>Marites N Domdom</t>
   </si>
   <si>
     <t>K7125-79464</t>
   </si>
   <si>
-    <t xml:space="preserve">Sarah lee S Aguirre </t>
+    <t>Sarah lee S Aguirre</t>
   </si>
   <si>
     <t>K7133-82675</t>
   </si>
   <si>
-    <t xml:space="preserve">Wilma fernandez </t>
+    <t>Wilma fernandez</t>
   </si>
   <si>
     <t>K7068-99481</t>
   </si>
   <si>
     <t>SARAH  A GUIAMBANGAN</t>
   </si>
   <si>
     <t>T260416105350487</t>
   </si>
   <si>
-    <t xml:space="preserve">MRS. ANITA MENDENUETA </t>
+    <t>MRS. ANITA MENDENUETA</t>
   </si>
   <si>
     <t>T260421072551051</t>
   </si>
   <si>
-    <t xml:space="preserve">ADELAIDA MERCADO </t>
+    <t>ADELAIDA MERCADO</t>
   </si>
   <si>
     <t>T260422193642683</t>
   </si>
   <si>
-    <t xml:space="preserve">HELEN SISON </t>
+    <t>HELEN SISON</t>
   </si>
   <si>
     <t>T260422201833372</t>
   </si>
   <si>
     <t>MALATE NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">ANDREW BYRNE </t>
+    <t>ANDREW BYRNE</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>aga</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>jogene</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jogene Mendoza</t>
   </si>
   <si>
     <t>DEPARTURE DATE</t>
   </si>