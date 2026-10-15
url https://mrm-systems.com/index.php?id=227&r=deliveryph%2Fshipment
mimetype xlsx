--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -59,51 +59,51 @@
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7129-86531</t>
   </si>
   <si>
     <t>MARILAO BULACAN</t>
   </si>
   <si>
     <t>MARY ANN YATCO</t>
   </si>
   <si>
     <t>K7125-99606</t>
   </si>
   <si>
     <t>CITY OF MEYCAUAYAN BULACAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Gerralyn Jasmin Carriaga </t>
+    <t>Gerralyn Jasmin Carriaga</t>
   </si>
   <si>
     <t>K7068-99627</t>
   </si>
   <si>
     <t>GENISIS YACAT DONATO</t>
   </si>
   <si>
     <t>K7026-86243</t>
   </si>
   <si>
     <t>OBANDO BULACAN</t>
   </si>
   <si>
     <t>MRS. RUBIROSA B. MOTA</t>
   </si>
   <si>
     <t>T260409135034583</t>
   </si>
   <si>
     <t>SELWYN FERRER</t>
   </si>
   <si>
     <t>T260421134700787</t>
   </si>