--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -65,51 +65,51 @@
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7129-97952</t>
   </si>
   <si>
     <t>PANDI BULACAN</t>
   </si>
   <si>
     <t>ALEXANDER MALLARI</t>
   </si>
   <si>
     <t>K7135-99071</t>
   </si>
   <si>
     <t>SANTA MARIA BULACAN</t>
   </si>
   <si>
     <t>Maylyn M. Gojo Cruz</t>
   </si>
   <si>
     <t>K7074-80880</t>
   </si>
   <si>
-    <t xml:space="preserve">MILAGROS E CONCEPCION </t>
+    <t>MILAGROS E CONCEPCION</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nby1752</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Richard</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Ariel</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Ariel Marquez</t>
   </si>