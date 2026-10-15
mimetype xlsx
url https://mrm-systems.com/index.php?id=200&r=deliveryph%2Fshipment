--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -50,81 +50,81 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7072-98705</t>
   </si>
   <si>
     <t>BAY LAGUNA</t>
   </si>
   <si>
-    <t xml:space="preserve">FELEMINO B CARANDANG </t>
+    <t>FELEMINO B CARANDANG</t>
   </si>
   <si>
     <t>K5002-99727</t>
   </si>
   <si>
     <t>CITY OF BIÑAN LAGUNA</t>
   </si>
   <si>
     <t>NASSER JEROME A. SALUDES</t>
   </si>
   <si>
     <t>K5004-82575</t>
   </si>
   <si>
     <t>CABUYAO CITY LAGUNA</t>
   </si>
   <si>
     <t>ROSELYN ACOSTA</t>
   </si>
   <si>
     <t>K7030-82605</t>
   </si>
   <si>
     <t>FRITZ GERALD B SUMAYLO</t>
   </si>
   <si>
     <t>K7123-82764</t>
   </si>
   <si>
-    <t xml:space="preserve">CLAUDINE TALIBSAO/ELENITA DEL MUNDO </t>
+    <t>CLAUDINE TALIBSAO/ELENITA DEL MUNDO</t>
   </si>
   <si>
     <t>K7016-99336</t>
   </si>
   <si>
     <t>JUNE ELLANE ALILIRAN</t>
   </si>
   <si>
     <t>K8002-82610</t>
   </si>
   <si>
     <t>RYANCHY COLONIA</t>
   </si>
   <si>
     <t>K7016-99337</t>
   </si>
   <si>
     <t>RENATO OPENA</t>
   </si>
   <si>
     <t>K7030-83888</t>
   </si>
   <si>
     <t>JEREMY R MENDOZA</t>
   </si>
@@ -146,93 +146,93 @@
   <si>
     <t>K8002-99142</t>
   </si>
   <si>
     <t>LEIAH VALDIVIA</t>
   </si>
   <si>
     <t>K5004-99155</t>
   </si>
   <si>
     <t>EDWARD PUNZALAN ORTEGA</t>
   </si>
   <si>
     <t>K7074-99551</t>
   </si>
   <si>
     <t>Jp. B. Buenafe</t>
   </si>
   <si>
     <t>K7061-99738</t>
   </si>
   <si>
     <t>LOS BAÑOS LAGUNA</t>
   </si>
   <si>
-    <t xml:space="preserve">Alfinetta Lantican </t>
+    <t>Alfinetta Lantican</t>
   </si>
   <si>
     <t>K7068-79734</t>
   </si>
   <si>
     <t>LUMBAN LAGUNA</t>
   </si>
   <si>
     <t>GEMMA ABAYARI</t>
   </si>
   <si>
     <t>K5002-98171</t>
   </si>
   <si>
     <t>MABITAC LAGUNA</t>
   </si>
   <si>
     <t>NORMIE GARCIA SANTOS</t>
   </si>
   <si>
     <t>K7074-79492</t>
   </si>
   <si>
     <t>SANTA CRUZ (Capital) LAGUNA</t>
   </si>
   <si>
     <t>Rumeo d. Boncolmo jr.</t>
   </si>
   <si>
     <t>K5005-99230</t>
   </si>
   <si>
     <t>SIENA L PANGAT</t>
   </si>
   <si>
     <t>K7017-79892</t>
   </si>
   <si>
     <t>CITY OF SANTA ROSA LAGUNA</t>
   </si>
   <si>
-    <t xml:space="preserve">IRENE A BALINGASAY </t>
+    <t>IRENE A BALINGASAY</t>
   </si>
   <si>
     <t>T260420155142346</t>
   </si>
   <si>
     <t>CITY OF SAN PEDRO LAGUNA</t>
   </si>
   <si>
     <t>TERESITA B. SAAVEDRA</t>
   </si>
   <si>
     <t>T260409135311445</t>
   </si>
   <si>
     <t>VICTORIA LAGUNA</t>
   </si>
   <si>
     <t>MA. FE BONETE</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBX-8772</t>
   </si>