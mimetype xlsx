--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -98,168 +98,168 @@
   <si>
     <t>HILL HERALD SANTOS</t>
   </si>
   <si>
     <t>K7124-82738</t>
   </si>
   <si>
     <t>LUZVIMINDA JAVINAL</t>
   </si>
   <si>
     <t>K7030-83931</t>
   </si>
   <si>
     <t>NICOLE ANNE E SOLMAYOR</t>
   </si>
   <si>
     <t>K7063-80825</t>
   </si>
   <si>
     <t>RITCHIEL MANUEL</t>
   </si>
   <si>
     <t>K7063-99623</t>
   </si>
   <si>
-    <t xml:space="preserve">ARVIN L.VERGARA </t>
+    <t>ARVIN L.VERGARA</t>
   </si>
   <si>
     <t>K7063-79837</t>
   </si>
   <si>
     <t>RAFAEL C FLORES</t>
   </si>
   <si>
     <t>K7125-81285</t>
   </si>
   <si>
     <t>CITY OF DASMARIÑAS CAVITE</t>
   </si>
   <si>
-    <t xml:space="preserve">LUSBELL YAQOOB </t>
+    <t>LUSBELL YAQOOB</t>
   </si>
   <si>
     <t>K7068-79683</t>
   </si>
   <si>
     <t>KATE MARYLENE GENIBLAZO</t>
   </si>
   <si>
     <t>K7074-81456</t>
   </si>
   <si>
-    <t xml:space="preserve">TERESITA METANTE </t>
+    <t>TERESITA METANTE</t>
   </si>
   <si>
     <t>K7093-80667</t>
   </si>
   <si>
     <t>GLORIA G. DELA TORRE</t>
   </si>
   <si>
     <t>K7063-80010</t>
   </si>
   <si>
     <t>ANTONIO A.DAVILLO</t>
   </si>
   <si>
     <t>K7072-98998</t>
   </si>
   <si>
     <t>THELMA BALAJADIA</t>
   </si>
   <si>
     <t>K7125-99654</t>
   </si>
   <si>
     <t>Marvel A Correos</t>
   </si>
   <si>
     <t>K7074-99491</t>
   </si>
   <si>
     <t>Joseph eldwin r. Batac</t>
   </si>
   <si>
     <t>K7125-79555</t>
   </si>
   <si>
     <t>GENERAL TRIAS CAVITE</t>
   </si>
   <si>
-    <t xml:space="preserve">Frinzy S Oclanino </t>
+    <t>Frinzy S Oclanino</t>
   </si>
   <si>
     <t>K7030-83902</t>
   </si>
   <si>
     <t>MARO SHERIE NATIVIDAD</t>
   </si>
   <si>
     <t>K7133-82589</t>
   </si>
   <si>
     <t>Elanie perfecto</t>
   </si>
   <si>
     <t>K7125-99444</t>
   </si>
   <si>
     <t>Maybel Joy Tiamson</t>
   </si>
   <si>
     <t>K7069-79847</t>
   </si>
   <si>
     <t>GLORY ANN  A GABERTE</t>
   </si>
   <si>
     <t>K7126-83950</t>
   </si>
   <si>
     <t>Maria jay Mostajo</t>
   </si>
   <si>
     <t>K7068-99575</t>
   </si>
   <si>
     <t>MARIE MEL S. ELUMBA</t>
   </si>
   <si>
     <t>K5004-99338</t>
   </si>
   <si>
     <t>DOROTHY DURA</t>
   </si>
   <si>
     <t>K7016-99409</t>
   </si>
   <si>
     <t>IMUS CITY CAVITE</t>
   </si>
   <si>
-    <t xml:space="preserve">MARLENE GUEVARA </t>
+    <t>MARLENE GUEVARA</t>
   </si>
   <si>
     <t>K7068-99380</t>
   </si>
   <si>
     <t>JOSHUA RAMIREZ TORREFLORES</t>
   </si>
   <si>
     <t>K7058-82929</t>
   </si>
   <si>
     <t>KAWIT CAVITE</t>
   </si>
   <si>
     <t>Imelda p arcilla</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cxv555</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>