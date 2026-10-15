--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -71,51 +71,51 @@
   <si>
     <t>CITY OF MARIKINA NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>VIOLETA P. ANDRADA</t>
   </si>
   <si>
     <t>K7017-78496</t>
   </si>
   <si>
     <t>SEAN AXLE LAVAPIE</t>
   </si>
   <si>
     <t>K7127-82413</t>
   </si>
   <si>
     <t>ELLEN VIRTUDES</t>
   </si>
   <si>
     <t>K7016-83385</t>
   </si>
   <si>
     <t>CITY OF PASIG NCR, SECOND DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">GLORIA FLORES </t>
+    <t>GLORIA FLORES</t>
   </si>
   <si>
     <t>K5003-99470</t>
   </si>
   <si>
     <t>PLARIDEL BULACAN</t>
   </si>
   <si>
     <t>HELEN SABLAY</t>
   </si>
   <si>
     <t>K7063-79624</t>
   </si>
   <si>
     <t>CITY OF ANTIPOLO RIZAL</t>
   </si>
   <si>
     <t>CHARLOTTE DE CASTRO</t>
   </si>
   <si>
     <t>K5005-79436</t>
   </si>
   <si>
     <t>RODRIGUEZ (MONTALBAN) RIZAL</t>
   </si>
@@ -164,51 +164,51 @@
   <si>
     <t>K7068-81346</t>
   </si>
   <si>
     <t>MICHLLE M SARNE</t>
   </si>
   <si>
     <t>K7017-78879</t>
   </si>
   <si>
     <t>MELCHE GENILO</t>
   </si>
   <si>
     <t>K7126-98815</t>
   </si>
   <si>
     <t>SAN MATEO RIZAL</t>
   </si>
   <si>
     <t>JESSICA ESTUESTA</t>
   </si>
   <si>
     <t>K5004-99741</t>
   </si>
   <si>
-    <t xml:space="preserve">FAISAL H BONCALES </t>
+    <t>FAISAL H BONCALES</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>ABB 3227</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Richard</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Alfredo</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Alfredo Lalu</t>
   </si>