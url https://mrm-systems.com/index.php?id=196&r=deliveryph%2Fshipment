--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -56,51 +56,51 @@
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K8002-98994</t>
   </si>
   <si>
     <t>CITY OF LAS PIÑAS NCR, FOURTH DISTRICT</t>
   </si>
   <si>
     <t>JULIETA CRISTOBAL</t>
   </si>
   <si>
     <t>K7126-99522</t>
   </si>
   <si>
-    <t xml:space="preserve">Julieta P Guanzon </t>
+    <t>Julieta P Guanzon</t>
   </si>
   <si>
     <t>K5002-98940</t>
   </si>
   <si>
     <t>NENITA TAGUBA</t>
   </si>
   <si>
     <t>K7063-99555</t>
   </si>
   <si>
     <t>JEAN T.GULTIAN</t>
   </si>
   <si>
     <t>K7016-97777</t>
   </si>
   <si>
     <t>CITY OF MUNTINLUPA NCR, FOURTH DISTRICT</t>
   </si>
   <si>
     <t>PRECY BOMBARDA</t>
   </si>
   <si>
     <t>K7016-99624</t>
   </si>