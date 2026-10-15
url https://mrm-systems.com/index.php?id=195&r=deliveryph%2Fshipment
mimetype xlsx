--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -74,117 +74,117 @@
   <si>
     <t>EDNA C DE VERA</t>
   </si>
   <si>
     <t>K7011-97889</t>
   </si>
   <si>
     <t>CITY OF BIÑAN LAGUNA</t>
   </si>
   <si>
     <t>GINA VERGARA</t>
   </si>
   <si>
     <t>K7135-82366</t>
   </si>
   <si>
     <t>Theresa bulao</t>
   </si>
   <si>
     <t>K7127-82741</t>
   </si>
   <si>
     <t>NAGCARLAN LAGUNA</t>
   </si>
   <si>
-    <t xml:space="preserve">ELSA C, PANDANAN </t>
+    <t>ELSA C, PANDANAN</t>
   </si>
   <si>
     <t>K7127-83388</t>
   </si>
   <si>
     <t>LEONISA C. CORPUZ</t>
   </si>
   <si>
     <t>K6002-97773</t>
   </si>
   <si>
     <t>ROSEL O. JOYOSA</t>
   </si>
   <si>
     <t>K7011-82434</t>
   </si>
   <si>
     <t>SAN PABLO CITY LAGUNA</t>
   </si>
   <si>
     <t>CELIA SAMONTE</t>
   </si>
   <si>
     <t>K7011-82408</t>
   </si>
   <si>
     <t>K7011-82440</t>
   </si>
   <si>
     <t>K7030-82714</t>
   </si>
   <si>
     <t>FATIMA GATCHALIAN</t>
   </si>
   <si>
     <t>K7123-97212</t>
   </si>
   <si>
     <t>CITY OF SAN PEDRO LAGUNA</t>
   </si>
   <si>
     <t>EVANGELINE DANTIC</t>
   </si>
   <si>
     <t>K5002-97419</t>
   </si>
   <si>
-    <t xml:space="preserve">JESSA AGUIRRE </t>
+    <t>JESSA AGUIRRE</t>
   </si>
   <si>
     <t>K5004-97253</t>
   </si>
   <si>
     <t>SANTA CRUZ (Capital) LAGUNA</t>
   </si>
   <si>
     <t>AIVE SAGUINSIN</t>
   </si>
   <si>
     <t>K7016-83270</t>
   </si>
   <si>
     <t>CITY OF SANTA ROSA LAGUNA</t>
   </si>
   <si>
-    <t xml:space="preserve">DAISY DEDICATORIA </t>
+    <t>DAISY DEDICATORIA</t>
   </si>
   <si>
     <t>K6002-98836</t>
   </si>
   <si>
     <t>⁰KRISZEL  IGNACIO</t>
   </si>
   <si>
     <t>K7017-96806</t>
   </si>
   <si>
     <t>RIZAL CATAPANG VILLAMOR</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBX-8772</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Billy borce</t>
   </si>