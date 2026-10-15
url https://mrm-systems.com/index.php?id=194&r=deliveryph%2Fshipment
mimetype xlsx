--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -71,51 +71,51 @@
   <si>
     <t>CITY OF PASIG NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>DENIELLE EIZHA CASAIS</t>
   </si>
   <si>
     <t>K7011-97846</t>
   </si>
   <si>
     <t>RACQUEL D. TAGUDIN</t>
   </si>
   <si>
     <t>K6002-83972</t>
   </si>
   <si>
     <t>ANGONO RIZAL</t>
   </si>
   <si>
     <t>CELESTE  A. CHO</t>
   </si>
   <si>
     <t>K7026-82873</t>
   </si>
   <si>
-    <t xml:space="preserve">RICKY ABUEVA </t>
+    <t>RICKY ABUEVA</t>
   </si>
   <si>
     <t>K7121-98733</t>
   </si>
   <si>
     <t>CITY OF ANTIPOLO RIZAL</t>
   </si>
   <si>
     <t>Jayben Guillen</t>
   </si>
   <si>
     <t>K7058-82812</t>
   </si>
   <si>
     <t>Cristina  c  cajayon</t>
   </si>
   <si>
     <t>K6002-97403</t>
   </si>
   <si>
     <t>CHARITY S. AQUINO</t>
   </si>
   <si>
     <t>K7133-82750</t>
   </si>