--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -95,129 +95,129 @@
   <si>
     <t>RONIE B. NABUA</t>
   </si>
   <si>
     <t>K7072-109046</t>
   </si>
   <si>
     <t>ANGADANAN ISABELA</t>
   </si>
   <si>
     <t>JIMFEL JEOFREY</t>
   </si>
   <si>
     <t>K7016-93230</t>
   </si>
   <si>
     <t>RAYAN COGAY</t>
   </si>
   <si>
     <t>K7127-91529</t>
   </si>
   <si>
     <t>BENITO SOLIVEN ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">JOAN V, TADWEN GUZMAN </t>
+    <t>JOAN V, TADWEN GUZMAN</t>
   </si>
   <si>
     <t>K7068-91445</t>
   </si>
   <si>
     <t>MARILYN C. LAPASTORA</t>
   </si>
   <si>
     <t>K7068-90635</t>
   </si>
   <si>
     <t>CABAGAN ISABELA</t>
   </si>
   <si>
     <t>MAYLENE D.ABANA</t>
   </si>
   <si>
     <t>K7121-91918</t>
   </si>
   <si>
     <t>CITY OF CAUAYAN ISABELA</t>
   </si>
   <si>
     <t>Armqn Ayyong</t>
   </si>
   <si>
     <t>K5004-109167</t>
   </si>
   <si>
     <t>KARYLLE FAYE OCHOA ARMEA</t>
   </si>
   <si>
     <t>K7030-93373</t>
   </si>
   <si>
     <t>CORDON ISABELA</t>
   </si>
   <si>
     <t>MAYLENS GABRIEL</t>
   </si>
   <si>
     <t>K7123-91667</t>
   </si>
   <si>
     <t>GAMU ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">MARLON BAUTISTA </t>
+    <t>MARLON BAUTISTA</t>
   </si>
   <si>
     <t>K7017-90118</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
     <t>CLAIRE TAGUINOD</t>
   </si>
   <si>
     <t>K7030-93391</t>
   </si>
   <si>
     <t>WILMER MEDICO</t>
   </si>
   <si>
     <t>K7068-107715</t>
   </si>
   <si>
     <t>NAGUILIAN ISABELA</t>
   </si>
   <si>
     <t>MARIA LILIBETH JUAN</t>
   </si>
   <si>
     <t>K7126-90771</t>
   </si>
   <si>
-    <t xml:space="preserve">Fidelito P Tagaban </t>
+    <t>Fidelito P Tagaban</t>
   </si>
   <si>
     <t>K7026-91194</t>
   </si>
   <si>
     <t>SAN GUILLERMO ISABELA</t>
   </si>
   <si>
     <t>Shirley esposo gabatin</t>
   </si>
   <si>
     <t>K7063-92975</t>
   </si>
   <si>
     <t>MARCELINO CACAYURAN</t>
   </si>
   <si>
     <t>K5002-108824</t>
   </si>
   <si>
     <t>SAN MARIANO ISABELA</t>
   </si>
   <si>
     <t>NESTOR HILARIO</t>
   </si>
@@ -308,108 +308,108 @@
   <si>
     <t>FLORENCIO B AQUINO JR</t>
   </si>
   <si>
     <t>K5002-109886</t>
   </si>
   <si>
     <t>BAYOMBONG (Capital) NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>JERWIN C VICENCIO</t>
   </si>
   <si>
     <t>K5003-107985</t>
   </si>
   <si>
     <t>DUPAX DEL SUR NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>LILY S ACOSTA</t>
   </si>
   <si>
     <t>K5003-109955</t>
   </si>
   <si>
-    <t xml:space="preserve">LEONIDO  T.  INSULIA  </t>
+    <t>LEONIDO  T.  INSULIA</t>
   </si>
   <si>
     <t>K7069-93754</t>
   </si>
   <si>
     <t>KASIBU NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>Ruth D Dullao</t>
   </si>
   <si>
     <t>K7011-94925</t>
   </si>
   <si>
     <t>SOLANO NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>DEXTER M. LINA</t>
   </si>
   <si>
     <t>K7127-109141</t>
   </si>
   <si>
     <t>VIRGINIA M. OLOG</t>
   </si>
   <si>
     <t>K7030-92434</t>
   </si>
   <si>
     <t>CLARK JUSTINE DUMELOD MUNDO</t>
   </si>
   <si>
     <t>K7069-94955</t>
   </si>
   <si>
-    <t xml:space="preserve">AMALIA LAYGO </t>
+    <t>AMALIA LAYGO</t>
   </si>
   <si>
     <t>K7074-91468</t>
   </si>
   <si>
     <t>VILLAVERDE NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>Sherwin c. Guillermo</t>
   </si>
   <si>
     <t>K6002-91608</t>
   </si>
   <si>
     <t>AVELINO Y. BALANCIO JR</t>
   </si>
   <si>
-    <t xml:space="preserve">MFC14272	</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">	MYLA DUENAS	</t>
+    <t>MFC14272</t>
+  </si>
+  <si>
+    <t>MYLA DUENAS</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBF9367</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>JEFF</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>MANG JOSE</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jim Curvi Juco Berana</t>
   </si>