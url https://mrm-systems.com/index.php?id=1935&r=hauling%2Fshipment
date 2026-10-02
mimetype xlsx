--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -59,51 +59,51 @@
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7125-108854</t>
   </si>
   <si>
     <t>ALTAVAS AKLAN</t>
   </si>
   <si>
     <t>Rilla P Dela Cruz</t>
   </si>
   <si>
     <t>K7125-90511</t>
   </si>
   <si>
     <t>BALETE AKLAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Lilia C Nenolia </t>
+    <t>Lilia C Nenolia</t>
   </si>
   <si>
     <t>K7105-91989</t>
   </si>
   <si>
     <t>BANGA AKLAN</t>
   </si>
   <si>
     <t>EDUARDO A. BAÑAS</t>
   </si>
   <si>
     <t>K7121-91338</t>
   </si>
   <si>
     <t>Rosemarie  R Campos</t>
   </si>
   <si>
     <t>K7129-95272</t>
   </si>
   <si>
     <t>MALAY AKLAN</t>
   </si>
   <si>
     <t>MARINA L. JOCSON</t>
   </si>
@@ -134,135 +134,135 @@
   <si>
     <t>K7030-91895</t>
   </si>
   <si>
     <t>TANGALAN AKLAN</t>
   </si>
   <si>
     <t>Angelo</t>
   </si>
   <si>
     <t>K7124-95063</t>
   </si>
   <si>
     <t>CULASI ANTIQUE</t>
   </si>
   <si>
     <t>MARIA LUZ S. ALAGOS</t>
   </si>
   <si>
     <t>K7125-95808</t>
   </si>
   <si>
     <t>HAMTIC ANTIQUE</t>
   </si>
   <si>
-    <t xml:space="preserve">Leavi T Paspe </t>
+    <t>Leavi T Paspe</t>
   </si>
   <si>
     <t>K6002-95345</t>
   </si>
   <si>
     <t>LAUA-AN ANTIQUE</t>
   </si>
   <si>
     <t>MARILYN BIANSON ALCAYDE</t>
   </si>
   <si>
     <t>K7125-95872</t>
   </si>
   <si>
     <t>PATNONGON ANTIQUE</t>
   </si>
   <si>
     <t>Josefina Bacaoco</t>
   </si>
   <si>
     <t>K7125-95348</t>
   </si>
   <si>
-    <t xml:space="preserve">Wilson Judilla </t>
+    <t>Wilson Judilla</t>
   </si>
   <si>
     <t>K7026-95354</t>
   </si>
   <si>
     <t>DUMALAG CAPIZ</t>
   </si>
   <si>
     <t>WILSON FAJILAN</t>
   </si>
   <si>
     <t>K7017-87869</t>
   </si>
   <si>
     <t>DUMARAO CAPIZ</t>
   </si>
   <si>
     <t>ROLAND MENDOZA</t>
   </si>
   <si>
     <t>K7011-94836</t>
   </si>
   <si>
     <t>JAMINDAN CAPIZ</t>
   </si>
   <si>
     <t>JOSEPH ERUFINO</t>
   </si>
   <si>
     <t>K7125-90321</t>
   </si>
   <si>
     <t>MAMBUSAO CAPIZ</t>
   </si>
   <si>
     <t>Imelda A Bernabe</t>
   </si>
   <si>
     <t>K5005-92812</t>
   </si>
   <si>
     <t>PRESIDENT ROXAS CAPIZ</t>
   </si>
   <si>
-    <t xml:space="preserve">ARLENE ARCEGA </t>
+    <t>ARLENE ARCEGA</t>
   </si>
   <si>
     <t>K7011-95284</t>
   </si>
   <si>
     <t>ROXAS CITY (Capital) CAPIZ</t>
   </si>
   <si>
     <t>MARIE SHALIMAR P. DE HONOR</t>
   </si>
   <si>
     <t>K7125-96277</t>
   </si>
   <si>
-    <t xml:space="preserve">Miguel Arce </t>
+    <t>Miguel Arce</t>
   </si>
   <si>
     <t>K5002-109157</t>
   </si>
   <si>
     <t>MA. EDITHA A. CORDERO</t>
   </si>
   <si>
     <t>K7093-95245</t>
   </si>
   <si>
     <t>NOWETA ANDRADA</t>
   </si>
   <si>
     <t>K7061-94738</t>
   </si>
   <si>
     <t>James Chester Ramos</t>
   </si>
   <si>
     <t>K7133-93510</t>
   </si>
   <si>
     <t>Marissa marcelino</t>
   </si>
@@ -335,120 +335,120 @@
   <si>
     <t>Rosie Cardoza</t>
   </si>
   <si>
     <t>K7068-95386</t>
   </si>
   <si>
     <t>BAROTAC NUEVO ILOILO</t>
   </si>
   <si>
     <t>BEVELYN MIRADOR</t>
   </si>
   <si>
     <t>K7061-95168</t>
   </si>
   <si>
     <t>LYN A. VERGA</t>
   </si>
   <si>
     <t>K7125-90487</t>
   </si>
   <si>
     <t>CABATUAN ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">VINCENT L CALMA </t>
+    <t>VINCENT L CALMA</t>
   </si>
   <si>
     <t>K5002-108836</t>
   </si>
   <si>
     <t>JESUSA LAGUARDIA</t>
   </si>
   <si>
     <t>K8002-109674</t>
   </si>
   <si>
     <t>MA. SHIRLY CRISTINA PORTILLO</t>
   </si>
   <si>
     <t>K7105-89168</t>
   </si>
   <si>
     <t>CALINOG ILOILO</t>
   </si>
   <si>
     <t>BERNARDO M. STA. ROMANA</t>
   </si>
   <si>
     <t>K7105-89167</t>
   </si>
   <si>
     <t>JUSTINE RAY R. GONZALES</t>
   </si>
   <si>
     <t>K7123-95049</t>
   </si>
   <si>
-    <t xml:space="preserve">ANNOLAH ZY DE LOS REYES </t>
+    <t>ANNOLAH ZY DE LOS REYES</t>
   </si>
   <si>
     <t>K7030-90851</t>
   </si>
   <si>
     <t>LEDINA CASTOR</t>
   </si>
   <si>
     <t>K7063-90796</t>
   </si>
   <si>
     <t>DUMANGAS ILOILO</t>
   </si>
   <si>
     <t>JOE D DONDONAY</t>
   </si>
   <si>
     <t>K7125-95912</t>
   </si>
   <si>
     <t>ROSALIE LAPATIS</t>
   </si>
   <si>
     <t>K7121-93514</t>
   </si>
   <si>
     <t>ILOILO CITY (Capital) ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">MICHELLE VILLARREAL </t>
+    <t>MICHELLE VILLARREAL</t>
   </si>
   <si>
     <t>K5002-93686</t>
   </si>
   <si>
-    <t xml:space="preserve">CHRISTIAN ESPINA PAULINO </t>
+    <t>CHRISTIAN ESPINA PAULINO</t>
   </si>
   <si>
     <t>K7063-92614</t>
   </si>
   <si>
     <t>CAROLYN ROSE F DEOCAMPO</t>
   </si>
   <si>
     <t>K7105-89488</t>
   </si>
   <si>
     <t>EDDIE V JAVELOSA</t>
   </si>
   <si>
     <t>K7123-93192</t>
   </si>
   <si>
     <t>JAMES MERVER PANO</t>
   </si>
   <si>
     <t>K7063-91367</t>
   </si>
   <si>
     <t>KEYAN KHAN</t>
   </si>
@@ -485,51 +485,51 @@
   <si>
     <t>K5005-108852</t>
   </si>
   <si>
     <t>MARIEROSS QUE</t>
   </si>
   <si>
     <t>K7068-108931</t>
   </si>
   <si>
     <t>RUBY LIZARDO</t>
   </si>
   <si>
     <t>K7063-90608</t>
   </si>
   <si>
     <t>MA.LUZ NEBIT</t>
   </si>
   <si>
     <t>K7093-90614</t>
   </si>
   <si>
     <t>JANIUAY ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">AIZA C. DELGADO </t>
+    <t>AIZA C. DELGADO</t>
   </si>
   <si>
     <t>K7068-90146</t>
   </si>
   <si>
     <t>RODOLFO ARIOLA</t>
   </si>
   <si>
     <t>K7016-109884</t>
   </si>
   <si>
     <t>LAMBUNAO ILOILO</t>
   </si>
   <si>
     <t>NUMERIANO LAVILLA</t>
   </si>
   <si>
     <t>K7011-94799</t>
   </si>
   <si>
     <t>DELIA SATUNERO</t>
   </si>
   <si>
     <t>K7069-91319</t>
   </si>
@@ -575,105 +575,105 @@
   <si>
     <t>ERNALYN M BARRIDO</t>
   </si>
   <si>
     <t>K7030-95174</t>
   </si>
   <si>
     <t>NONA O MEDIAVILLA</t>
   </si>
   <si>
     <t>K7017-108200</t>
   </si>
   <si>
     <t>PAVIA ILOILO</t>
   </si>
   <si>
     <t>JOSE ROY RESANO</t>
   </si>
   <si>
     <t>K7074-92952</t>
   </si>
   <si>
     <t>POTOTAN ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">ROMEL D ABUEG </t>
+    <t>ROMEL D ABUEG</t>
   </si>
   <si>
     <t>K7105-88664</t>
   </si>
   <si>
     <t>ELAISHA JANE SORIANOSOS</t>
   </si>
   <si>
     <t>K7061-91536</t>
   </si>
   <si>
-    <t xml:space="preserve">Virgilio Ferrariz </t>
+    <t>Virgilio Ferrariz</t>
   </si>
   <si>
     <t>K7063-95468</t>
   </si>
   <si>
     <t>SAN DIONISIO ILOILO</t>
   </si>
   <si>
     <t>MARIVEL DENUEVO</t>
   </si>
   <si>
     <t>K7121-91971</t>
   </si>
   <si>
     <t>SAN ENRIQUE ILOILO</t>
   </si>
   <si>
     <t>Edna Pamonag</t>
   </si>
   <si>
     <t>K7129-95289</t>
   </si>
   <si>
     <t>SANTA BARBARA ILOILO</t>
   </si>
   <si>
     <t>MARICEL SILVEO</t>
   </si>
   <si>
     <t>K5002-91583</t>
   </si>
   <si>
     <t>TIGBAUAN ILOILO</t>
   </si>
   <si>
     <t>SIEN ROD TUMLAD</t>
   </si>
   <si>
     <t>K7124-91466</t>
   </si>
   <si>
-    <t xml:space="preserve">Arnel De Juan </t>
+    <t>Arnel De Juan</t>
   </si>
   <si>
     <t>K6002-91868</t>
   </si>
   <si>
     <t>TUBUNGAN ILOILO</t>
   </si>
   <si>
     <t>HONEYLY A. NG</t>
   </si>
   <si>
     <t>K7017-108070</t>
   </si>
   <si>
     <t>BACOLOD CITY (Capital) NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>DYNZYL JAMES M GANCHOON</t>
   </si>
   <si>
     <t>K7063-90466</t>
   </si>
   <si>
     <t>MARY JANE M.VELASCO</t>
   </si>
@@ -713,87 +713,87 @@
   <si>
     <t>VIVIAN REBOTON TORRECARION</t>
   </si>
   <si>
     <t>K7061-90831</t>
   </si>
   <si>
     <t>HINOBA-AN (ASIA) NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Helen Curaza</t>
   </si>
   <si>
     <t>K7093-90210</t>
   </si>
   <si>
     <t>CITY OF KABANKALAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>BONAVIE TALEON</t>
   </si>
   <si>
     <t>K7016-109020</t>
   </si>
   <si>
-    <t>SYEPEN LINO ON</t>
+    <t>STEPEN LIBO-ON</t>
   </si>
   <si>
     <t>K7125-92838</t>
   </si>
   <si>
     <t>MURCIA NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Roy Francisco Cordova jr</t>
   </si>
   <si>
     <t>K7074-90611</t>
   </si>
   <si>
     <t>Leo dela torre</t>
   </si>
   <si>
     <t>K7061-90815</t>
   </si>
   <si>
-    <t xml:space="preserve">Marissa Acupan </t>
+    <t>Marissa Acupan</t>
   </si>
   <si>
     <t>K7063-90999</t>
   </si>
   <si>
     <t>PULUPANDAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>CHRISTINE INNIEGO</t>
   </si>
   <si>
     <t>K7125-109457</t>
   </si>
   <si>
-    <t xml:space="preserve">Shierna Olayao </t>
+    <t>Shierna Olayao</t>
   </si>
   <si>
     <t>K7074-90657</t>
   </si>
   <si>
     <t>SAGAY CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>REBECCA CASARTE</t>
   </si>
   <si>
     <t>K7073-91576</t>
   </si>
   <si>
     <t>GERRY BALONSONG</t>
   </si>
   <si>
     <t>K7068-91067</t>
   </si>
   <si>
     <t>SAN CARLOS CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>NOVELYN L. AÑABIZ</t>
   </si>