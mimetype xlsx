--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -56,108 +56,108 @@
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7127-83185</t>
   </si>
   <si>
     <t>QUEZON CITY NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>ANN CELYN I, PENESA</t>
   </si>
   <si>
     <t>K7073-98626</t>
   </si>
   <si>
-    <t xml:space="preserve">JERRY SANCHEZ </t>
+    <t>JERRY SANCHEZ</t>
   </si>
   <si>
     <t>K7061-97575</t>
   </si>
   <si>
     <t>Jovan  tabong</t>
   </si>
   <si>
     <t>K7073-83978</t>
   </si>
   <si>
     <t>Redboy bacoy</t>
   </si>
   <si>
     <t>K5002-98152</t>
   </si>
   <si>
     <t>GERLIE GRACE ARAOJO</t>
   </si>
   <si>
     <t>K7061-98693</t>
   </si>
   <si>
     <t>Jemmalyn Daganio/loel de leon</t>
   </si>
   <si>
     <t>K7121-82773</t>
   </si>
   <si>
     <t>Veronica Martin</t>
   </si>
   <si>
     <t>K5003-97873</t>
   </si>
   <si>
-    <t xml:space="preserve">Rosel Tan </t>
+    <t>Rosel Tan</t>
   </si>
   <si>
     <t>K6002-97294</t>
   </si>
   <si>
     <t>CALOOCAN CITY NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>EMMA BAUTISTA</t>
   </si>
   <si>
     <t>K7080-98802</t>
   </si>
   <si>
-    <t xml:space="preserve">MELANIE SALVA </t>
+    <t>MELANIE SALVA</t>
   </si>
   <si>
     <t>K7125-84608</t>
   </si>
   <si>
-    <t xml:space="preserve">LIMYUWEL ORANE </t>
+    <t>LIMYUWEL ORANE</t>
   </si>
   <si>
     <t>K7011-82754</t>
   </si>
   <si>
     <t>LIZA NIAR SANTOS</t>
   </si>
   <si>
     <t>K5003-98557</t>
   </si>
   <si>
     <t>ANALYN ALFONSO</t>
   </si>
   <si>
     <t>K5004-97579</t>
   </si>
   <si>
     <t>REBECCA D.C. BACCAY</t>
   </si>
   <si>
     <t>K5004-98070</t>
   </si>
   <si>
     <t>K5004-98063</t>
   </si>