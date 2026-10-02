--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -176,51 +176,51 @@
   <si>
     <t>John Tyrone N.Agliam</t>
   </si>
   <si>
     <t>K7093-90656</t>
   </si>
   <si>
     <t>BAMBAN TARLAC</t>
   </si>
   <si>
     <t>ROCELLA  C. SIBAL</t>
   </si>
   <si>
     <t>K7063-90984</t>
   </si>
   <si>
     <t>CAMILING TARLAC</t>
   </si>
   <si>
     <t>LEMUEL ANCERO</t>
   </si>
   <si>
     <t>K7061-91601</t>
   </si>
   <si>
-    <t xml:space="preserve">Ma Angeline Pagarigan </t>
+    <t>Ma Angeline Pagarigan</t>
   </si>
   <si>
     <t>K7030-91624</t>
   </si>
   <si>
     <t>JELYNE G COMPAY</t>
   </si>
   <si>
     <t>K7016-92570</t>
   </si>
   <si>
     <t>VERONICA CARDENAS</t>
   </si>
   <si>
     <t>K7068-107550</t>
   </si>
   <si>
     <t>CARL IAN GARCIA</t>
   </si>
   <si>
     <t>K7074-92904</t>
   </si>
   <si>
     <t>Virgilio s. Villa</t>
   </si>
@@ -296,51 +296,51 @@
   <si>
     <t>K7074-95413</t>
   </si>
   <si>
     <t>RAMOS TARLAC</t>
   </si>
   <si>
     <t>Ethelwolda r. Mejia</t>
   </si>
   <si>
     <t>K7011-90788</t>
   </si>
   <si>
     <t>SANTA IGNACIA TARLAC</t>
   </si>
   <si>
     <t>JOHN TOMAS</t>
   </si>
   <si>
     <t>K7125-91224</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">Stepheny ann cabanero </t>
+    <t>Stepheny ann cabanero</t>
   </si>
   <si>
     <t>K7125-91409</t>
   </si>
   <si>
     <t>Valerie R Fernandez</t>
   </si>
   <si>
     <t>K7121-91393</t>
   </si>
   <si>
     <t>Richard N Magat</t>
   </si>
   <si>
     <t>K7073-93311</t>
   </si>
   <si>
     <t>JONATHAN TORNO MANLUTAC</t>
   </si>
   <si>
     <t>K7063-90311</t>
   </si>
   <si>
     <t>VICTORIA TARLAC</t>
   </si>