--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -71,93 +71,93 @@
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>DANILO NOGOY</t>
   </si>
   <si>
     <t>K7121-93832</t>
   </si>
   <si>
     <t>Catherine Gundran</t>
   </si>
   <si>
     <t>K7017-90114</t>
   </si>
   <si>
     <t>EVANGELINE DES-EWEN</t>
   </si>
   <si>
     <t>K7061-91781</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Rodrigo Mendoza </t>
+    <t>Rodrigo Mendoza</t>
   </si>
   <si>
     <t>K7073-91802</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>GLADYS G ANGELES</t>
   </si>
   <si>
     <t>K7074-92840</t>
   </si>
   <si>
     <t>Noemi nuqui</t>
   </si>
   <si>
     <t>K7124-95118</t>
   </si>
   <si>
     <t>ANGELIE GALIMBA PENA</t>
   </si>
   <si>
     <t>K7016-109838</t>
   </si>
   <si>
-    <t xml:space="preserve">RHEA ENTERIA </t>
+    <t>RHEA ENTERIA</t>
   </si>
   <si>
     <t>K7016-107395</t>
   </si>
   <si>
     <t>SHAIRA HERUS</t>
   </si>
   <si>
     <t>K7125-90340</t>
   </si>
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Iris T Mendoza </t>
+    <t>Iris T Mendoza</t>
   </si>
   <si>
     <t>K5003-90667</t>
   </si>
   <si>
     <t>ishie mae manalastas</t>
   </si>
   <si>
     <t>K7125-96216</t>
   </si>
   <si>
     <t>MARVIN C. ESPINO</t>
   </si>
   <si>
     <t>K5004-107872</t>
   </si>
   <si>
     <t>LETECIA MASIM</t>
   </si>
   <si>
     <t>K7127-91457</t>
   </si>
   <si>
     <t>MR, CARLITO MORALES SALONGA JR / MS. CLEO BITABARA</t>
   </si>