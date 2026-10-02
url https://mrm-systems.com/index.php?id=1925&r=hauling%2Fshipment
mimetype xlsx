--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -83,51 +83,51 @@
   <si>
     <t>lalaine  manuel</t>
   </si>
   <si>
     <t>K7093-91160</t>
   </si>
   <si>
     <t>JOHN PAUL BUNDA</t>
   </si>
   <si>
     <t>K7129-91859</t>
   </si>
   <si>
     <t>ALLACAPAN CAGAYAN</t>
   </si>
   <si>
     <t>CLARK JAY L. RAMBUYAN</t>
   </si>
   <si>
     <t>K7061-92976</t>
   </si>
   <si>
     <t>APARRI CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Arcelie Mirafuente </t>
+    <t>Arcelie Mirafuente</t>
   </si>
   <si>
     <t>K8002-92137</t>
   </si>
   <si>
     <t>BALLESTEROS CAGAYAN</t>
   </si>
   <si>
     <t>Blesilda g ronquillo</t>
   </si>
   <si>
     <t>K7123-95445</t>
   </si>
   <si>
     <t>Elsie Regidor</t>
   </si>
   <si>
     <t>K5003-91175</t>
   </si>
   <si>
     <t>CAMALANIUGAN CAGAYAN</t>
   </si>
   <si>
     <t>may ann ereal mina</t>
   </si>
@@ -170,129 +170,129 @@
   <si>
     <t>ALFONSO LISTA (POTIA) IFUGAO</t>
   </si>
   <si>
     <t>Marilyn Pascual</t>
   </si>
   <si>
     <t>K7074-90605</t>
   </si>
   <si>
     <t>CITY OF TABUK (Capital) KALINGA</t>
   </si>
   <si>
     <t>Mr. Viernes c. Bangsoy</t>
   </si>
   <si>
     <t>K7068-106323</t>
   </si>
   <si>
     <t>OLIVER B. SIMSIM</t>
   </si>
   <si>
     <t>K7123-92406</t>
   </si>
   <si>
-    <t xml:space="preserve"> Coragon  ngo oc</t>
+    <t>Coragon  ngo oc</t>
   </si>
   <si>
     <t>K7125-91490</t>
   </si>
   <si>
     <t>GATTARAN CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Alvin Balino </t>
+    <t>Alvin Balino</t>
   </si>
   <si>
     <t>K7016-92587</t>
   </si>
   <si>
     <t>PIAT CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">PERLIE LOPEZ </t>
+    <t>PERLIE LOPEZ</t>
   </si>
   <si>
     <t>K7074-91216</t>
   </si>
   <si>
     <t>SANCHEZ-MIRA CAGAYAN</t>
   </si>
   <si>
     <t>Evangeline sacramed</t>
   </si>
   <si>
     <t>K7011-94317</t>
   </si>
   <si>
-    <t xml:space="preserve">OFELIA B. BALICAT </t>
+    <t>OFELIA B. BALICAT</t>
   </si>
   <si>
     <t>K6002-94595</t>
   </si>
   <si>
     <t>TUAO CAGAYAN</t>
   </si>
   <si>
     <t>CONCESA B.BERNESE</t>
   </si>
   <si>
     <t>K7074-96316</t>
   </si>
   <si>
     <t>Rosemarie eustaquio256</t>
   </si>
   <si>
     <t>K7063-91392</t>
   </si>
   <si>
     <t>LUZVIMINDA G.LIBAN</t>
   </si>
   <si>
     <t>K7126-91748</t>
   </si>
   <si>
     <t>PAOAY ILOCOS NORTE</t>
   </si>
   <si>
     <t>Simplicio L Manabat</t>
   </si>
   <si>
     <t>K7063-94782</t>
   </si>
   <si>
     <t>TUGUEGARAO CITY (Capital) CAGAYAN</t>
   </si>
   <si>
     <t>ANDREW NOEL TAGUBA</t>
   </si>
   <si>
     <t>K5002-94982</t>
   </si>
   <si>
-    <t xml:space="preserve">AMY SAQUING ATIENZA </t>
+    <t>AMY SAQUING ATIENZA</t>
   </si>
   <si>
     <t>K7127-108164</t>
   </si>
   <si>
     <t>Ana Marie Acorda</t>
   </si>
   <si>
     <t>K7011-92506</t>
   </si>
   <si>
     <t>MERLITA U. TEJANO</t>
   </si>
   <si>
     <t>K7063-93204</t>
   </si>
   <si>
     <t>K7069-95539</t>
   </si>
   <si>
     <t>AURORA ISABELA</t>
   </si>
   <si>
     <t>SHERYL A BACAY</t>
   </si>
@@ -353,117 +353,117 @@
   <si>
     <t>REYSIE N BRITOS</t>
   </si>
   <si>
     <t>K7063-90675</t>
   </si>
   <si>
     <t>LHANSKY N.ADSUARA</t>
   </si>
   <si>
     <t>K7124-91778</t>
   </si>
   <si>
     <t>PINILI ILOCOS NORTE</t>
   </si>
   <si>
     <t>ROLAND C. MALOOM</t>
   </si>
   <si>
     <t>K7125-91063</t>
   </si>
   <si>
     <t>SAN NICOLAS ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Gerald Jim D Tamayo </t>
+    <t>Gerald Jim D Tamayo</t>
   </si>
   <si>
     <t>K7121-109679</t>
   </si>
   <si>
     <t>BANTAY ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Edelberto Plete </t>
+    <t>Edelberto Plete</t>
   </si>
   <si>
     <t>K7063-90786</t>
   </si>
   <si>
     <t>CABUGAO ILOCOS SUR</t>
   </si>
   <si>
     <t>HILDA O.MIRASOL</t>
   </si>
   <si>
     <t>K5002-91517</t>
   </si>
   <si>
     <t>CITY OF CANDON ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">REMEDIOS GAMBOA </t>
+    <t>REMEDIOS GAMBOA</t>
   </si>
   <si>
     <t>K6002-91453</t>
   </si>
   <si>
     <t>STEPANAIE FAITH JAVINAR</t>
   </si>
   <si>
     <t>K5002-91382</t>
   </si>
   <si>
     <t>SAN JUAN (LAPOG) ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">OLDESSA R  GACUSAN </t>
+    <t>OLDESSA R  GACUSAN</t>
   </si>
   <si>
     <t>K7127-109692</t>
   </si>
   <si>
     <t>SANTA MARIA ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">ROY DARANG </t>
+    <t>ROY DARANG</t>
   </si>
   <si>
     <t>K7011-91436</t>
   </si>
   <si>
     <t>CITY OF VIGAN (Capital) ILOCOS SUR</t>
   </si>
   <si>
     <t>JESSIE B TACAZON</t>
   </si>
   <si>
-    <t xml:space="preserve">MFC14273		</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">	TAMMY BAGGAY</t>
+    <t>MFC14273</t>
+  </si>
+  <si>
+    <t>TAMMY BAGGAY</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>MBG 1175</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>CRESENTE BANTING</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>VANJO / EDDIE</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jim Curvi Juco Berana</t>
   </si>