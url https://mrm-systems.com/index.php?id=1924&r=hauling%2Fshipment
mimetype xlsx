--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -50,51 +50,51 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7061-95007</t>
   </si>
   <si>
     <t>MABINI PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Diana Tolentino </t>
+    <t>Diana Tolentino</t>
   </si>
   <si>
     <t>K7135-92213</t>
   </si>
   <si>
     <t>SAN CARLOS CITY PANGASINAN</t>
   </si>
   <si>
     <t>Marivic D Sarmiento</t>
   </si>
   <si>
     <t>K7061-93645</t>
   </si>
   <si>
     <t>CYNTHIA  R MARQUEZ</t>
   </si>
   <si>
     <t>K7124-92504</t>
   </si>
   <si>
     <t>MARIVIC LALAGUNA</t>
   </si>
   <si>
     <t>K7126-91499</t>
   </si>
@@ -149,51 +149,51 @@
   <si>
     <t>K7129-92704</t>
   </si>
   <si>
     <t>EUNICE CAHIGAS CELESTE</t>
   </si>
   <si>
     <t>K7124-91444</t>
   </si>
   <si>
     <t>LHOY CARLIT</t>
   </si>
   <si>
     <t>K7061-88970</t>
   </si>
   <si>
     <t>BANI PANGASINAN</t>
   </si>
   <si>
     <t>RODERICK ORILLA</t>
   </si>
   <si>
     <t>K7016-92727</t>
   </si>
   <si>
-    <t xml:space="preserve">JOHN DARRYL CATABAY </t>
+    <t>JOHN DARRYL CATABAY</t>
   </si>
   <si>
     <t>K7074-90568</t>
   </si>
   <si>
     <t>BINMALEY PANGASINAN</t>
   </si>
   <si>
     <t>Bernard c. Velasco</t>
   </si>
   <si>
     <t>K5005-108674</t>
   </si>
   <si>
     <t>LEONOR C ROSAS</t>
   </si>
   <si>
     <t>K7026-95293</t>
   </si>
   <si>
     <t>ANNALIZZA  CAYABYAB</t>
   </si>
   <si>
     <t>K7026-91564</t>
   </si>
@@ -203,96 +203,96 @@
   <si>
     <t>BRYLLE CEREZO ABALOS</t>
   </si>
   <si>
     <t>K7068-91087</t>
   </si>
   <si>
     <t>BOLINAO PANGASINAN</t>
   </si>
   <si>
     <t>NOMER A. NICOLAS</t>
   </si>
   <si>
     <t>K7121-89101</t>
   </si>
   <si>
     <t>Sannily Cacho Dimalanta</t>
   </si>
   <si>
     <t>K7125-90195</t>
   </si>
   <si>
     <t>BUGALLON PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Anna Marie predas </t>
+    <t>Anna Marie predas</t>
   </si>
   <si>
     <t>K5004-90521</t>
   </si>
   <si>
     <t>INFANTA PANGASINAN</t>
   </si>
   <si>
     <t>FELITO GARLITOS</t>
   </si>
   <si>
     <t>K7129-91634</t>
   </si>
   <si>
     <t>LABRADOR PANGASINAN</t>
   </si>
   <si>
     <t>RACHELLE A. UGABAN</t>
   </si>
   <si>
     <t>K7105-91294</t>
   </si>
   <si>
     <t>LINGAYEN (Capital) PANGASINAN</t>
   </si>
   <si>
     <t>MARK JANSEN SOY</t>
   </si>
   <si>
     <t>K7129-95171</t>
   </si>
   <si>
-    <t xml:space="preserve">Marilou   absalon </t>
+    <t>Marilou   absalon</t>
   </si>
   <si>
     <t>K5004-92147</t>
   </si>
   <si>
-    <t xml:space="preserve">AUDREY JAZZ EVASCO </t>
+    <t>AUDREY JAZZ EVASCO</t>
   </si>
   <si>
     <t>K7123-94717</t>
   </si>
   <si>
-    <t xml:space="preserve">JOVELYN FERNANDEZ </t>
+    <t>JOVELYN FERNANDEZ</t>
   </si>
   <si>
     <t>CITY OF ALAMINOS PANGASINAN</t>
   </si>
   <si>
     <t>ROWENA BANTOLINO</t>
   </si>
   <si>
     <t>MARIO AUSTRIA C/O  NOEL SEBASTIAN</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>ABK 6345</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>JUN DOMINGO</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>